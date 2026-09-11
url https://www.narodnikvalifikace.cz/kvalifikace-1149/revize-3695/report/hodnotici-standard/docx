--- v1 (2026-06-17)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21532F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21532F36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21532F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3704051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3704051" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3704051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 17.6.2026 14:46:22</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 17.6.2026 14:46:22</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 17.6.2026 14:46:22</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4714,51 +4714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 17.6.2026 14:46:22</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5714,51 +5714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 17.6.2026 14:46:22</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,51 +6918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 17.6.2026 14:46:22</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7435,84 +7435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. František Kopecký, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 17.6.2026 14:46:22</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60267F95"/>
+    <w:nsid w:val="50D653C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7598,51 +7598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="318A2BB5"/>
+    <w:nsid w:val="2FC4EB51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7728,51 +7728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="136572A0"/>
+    <w:nsid w:val="41E98191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7858,51 +7858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29B139F9"/>
+    <w:nsid w:val="526F09F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>