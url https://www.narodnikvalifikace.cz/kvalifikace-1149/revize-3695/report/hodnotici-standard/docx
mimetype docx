--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3704051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3704051" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3704051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AFC9462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AFC9462" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AFC9462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 27.10.2026 4:38:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 27.10.2026 4:38:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 27.10.2026 4:38:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4714,51 +4714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 27.10.2026 4:38:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,79 +4933,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9028" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5017,51 +5017,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5073,51 +5073,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5132,51 +5132,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na chemii nebo strojírenskou výrobu a alespoň 5 let odborné praxe v oblasti povrchových úprav materiálů nebo chemických výrob nebo strojírenských výrob. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5191,51 +5191,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti chemie nebo strojírenské výroby a alespoň 5 let odborné praxe v oblasti povrchových úprav materiálů nebo chemických výrob nebo strojírenských výrob nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemie nebo strojírenské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5250,51 +5250,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské vzdělání v oblasti chemie nebo strojírenské výroby a alespoň 5 let odborné praxe v oblasti povrchových úprav materiálů nebo chemických výrob nebo strojírenských výrob nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemie nebo strojírenské výroby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5309,51 +5309,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Profesní kvalifikace 28-069-M Chemický technik / chemická technička pro povrchové úpravy materiálů a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti povrchových úprav materiálů nebo oblasti chemických výrob nebo strojírenských výrob. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5365,166 +5365,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5536,229 +5477,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 27.10.2026 4:38:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,513 +5822,513 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•místnost vybavená PC s kancelářským softwarem, přístupem na internet, tiskárnou</w:t>
+        <w:t>místnost vybavená PC s kancelářským softwarem, přístupem na internet, tiskárnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště vybavené zařízením a pomůckami k provedení předúpravy předložených vzorků pro základní materiály (plast, keramika, kov) a technologie povrchových úprav (laboratorní vanička, pracovní roztoky, manipulační háček, gumové rukavice), k provedení měření tloušťky vyloučeného povlaku nebo nanesení vrstvy barvy či laku (laboratoř vybavená měřidlem toušťky vrstev, měřidlem tloušťky laku)</w:t>
+        <w:t>pracoviště vybavené zařízením a pomůckami k provedení předúpravy předložených vzorků pro základní materiály (plast, keramika, kov) a technologie povrchových úprav (laboratorní vanička, pracovní roztoky, manipulační háček, gumové rukavice), k provedení měření tloušťky vyloučeného povlaku nebo nanesení vrstvy barvy či laku (laboratoř vybavená měřidlem toušťky vrstev, měřidlem tloušťky laku)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorky plastů, keramiky a kovů (3 - 6 vzorků), vzorky s vadou povlaku (3 - 6 vzorků)</w:t>
+        <w:t>vzorky plastů, keramiky a kovů (3 - 6 vzorků), vzorky s vadou povlaku (3 - 6 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště vybavené zařízením a pomůckami k zjištění kvality povrchové úpravy materiálů, např. mikroskop, lupa, nástroj na ohyb, nástroj na řez</w:t>
+        <w:t>pracoviště vybavené zařízením a pomůckami k zjištění kvality povrchové úpravy materiálů, např. mikroskop, lupa, nástroj na ohyb, nástroj na řez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřidla tlouštěk a přilnavosti povrchů, analyzátor hustoty kapalin a plynů, metrická měřidla</w:t>
+        <w:t>měřidla tlouštěk a přilnavosti povrchů, analyzátor hustoty kapalin a plynů, metrická měřidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technické normy, předpisy a výkresy vztahující se k chemickým povrchovým úpravám materiálů, technické listy, pracovní postupy pro chemické povrchové úpravy materiálů</w:t>
+        <w:t>technické normy, předpisy a výkresy vztahující se k chemickým povrchovým úpravám materiálů, technické listy, pracovní postupy pro chemické povrchové úpravy materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•laboratorní rozbor lázně určené k povrchové úpravě materiálu</w:t>
+        <w:t>laboratorní rozbor lázně určené k povrchové úpravě materiálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osobní ochranné pracovní prostředky (ochranné brýle; případně štít, ochranná přilba; ochranný oděv)</w:t>
+        <w:t>osobní ochranné pracovní prostředky (ochranné brýle; případně štít, ochranná přilba; ochranný oděv)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6918,51 +6747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 27.10.2026 4:38:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7435,84 +7264,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. František Kopecký, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 11.9.2026 20:47:56</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 27.10.2026 4:38:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50D653C3"/>
+    <w:nsid w:val="206D5D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7598,51 +7427,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FC4EB51"/>
+    <w:nsid w:val="6EDB76BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7728,51 +7557,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41E98191"/>
+    <w:nsid w:val="0CDE5086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7843,205 +7672,72 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="00000119">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>