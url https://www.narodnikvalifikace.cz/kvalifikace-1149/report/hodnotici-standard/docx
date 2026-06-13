--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E22328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E22328" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E22328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R296AFD0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR296AFD0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR296AFD0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.4.2026 21:16:36</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.4.2026 21:16:36</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.4.2026 21:16:36</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4714,51 +4714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.4.2026 21:16:36</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5714,51 +5714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.4.2026 21:16:36</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,51 +6918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.4.2026 21:16:36</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7435,84 +7435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. František Kopecký, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.4.2026 21:16:36</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29B59171"/>
+    <w:nsid w:val="016134A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7598,51 +7598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="766DB30C"/>
+    <w:nsid w:val="77930BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7728,51 +7728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E0D7C21"/>
+    <w:nsid w:val="55CFD91A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7858,51 +7858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FD9D068"/>
+    <w:nsid w:val="0D6A2E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>