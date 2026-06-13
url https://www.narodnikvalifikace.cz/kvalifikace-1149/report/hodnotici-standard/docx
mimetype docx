--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R296AFD0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR296AFD0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR296AFD0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76A0B7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76A0B7CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76A0B7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4714,51 +4714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5714,51 +5714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,51 +6918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7435,84 +7435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. František Kopecký, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 6:52:47</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="016134A2"/>
+    <w:nsid w:val="422DF4EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7598,51 +7598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77930BFA"/>
+    <w:nsid w:val="3F117B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7728,51 +7728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55CFD91A"/>
+    <w:nsid w:val="664C196D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7858,51 +7858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D6A2E6C"/>
+    <w:nsid w:val="088F3852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>