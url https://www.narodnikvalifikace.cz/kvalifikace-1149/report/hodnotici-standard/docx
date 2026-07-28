--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76A0B7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76A0B7CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76A0B7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8586D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8586D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8586D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.7.2026 10:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.7.2026 10:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.7.2026 10:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4714,51 +4714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.7.2026 10:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5714,51 +5714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.7.2026 10:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,51 +6918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.7.2026 10:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7435,84 +7435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. František Kopecký, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 13.6.2026 8:37:33</w:t>
+        <w:t>Chemický technik / chemická technička pro povrchové úpravy materiálů, 28.7.2026 10:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="422DF4EB"/>
+    <w:nsid w:val="53CEF67B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7598,51 +7598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F117B82"/>
+    <w:nsid w:val="45A2DE3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7728,51 +7728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="664C196D"/>
+    <w:nsid w:val="64894DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7858,51 +7858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="088F3852"/>
+    <w:nsid w:val="6B6BC16E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>