--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41909495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41909495" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41909495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43FF5818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43FF5818" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43FF5818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční osobní dopravy, 13.9.2026 20:17:01</w:t>
+        <w:t>Dispečer/dispečerka silniční osobní dopravy, 29.10.2026 3:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4583,170 +4583,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8230"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8244"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8244"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8244"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8244"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8244"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8244"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="8244"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="8244"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>unikátních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="8244"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4821,493 +4821,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8729"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="8729"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8729"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="8729"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skládá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="8729"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="8729"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="8729"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhodně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="8729"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="8729"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8979"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8979"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8979"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8979"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8979"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8979"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8979"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8979"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8979"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8979"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="8979"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="8979"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="8979"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="8979"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="8979"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="8979"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="8979"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="8979"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9379" w:y="8979"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5399,357 +5399,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9463"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9463"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9463"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9463"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="9463"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="9463"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="9463"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="9463"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="9463"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="9463"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="9463"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="9463"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="9463"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="9463"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="9463"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="9463"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="9463"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="9463"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="9463"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7864,323 +7864,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="87" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13227"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="13227"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="676" w:y="13227"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritériu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="13227"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="13227"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="13227"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="13227"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poplatky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="13227"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="13227"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="13227"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mýtné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="13227"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="13227"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekozóny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="13227"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="13227"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="13227"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obratu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="13227"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trajekty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="13227"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9796,51 +9779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční osobní dopravy, 13.9.2026 20:17:01</w:t>
+        <w:t>Dispečer/dispečerka silniční osobní dopravy, 29.10.2026 3:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11680,51 +11663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční osobní dopravy, 13.9.2026 20:17:01</w:t>
+        <w:t>Dispečer/dispečerka silniční osobní dopravy, 29.10.2026 3:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12309,51 +12292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční osobní dopravy, 13.9.2026 20:17:01</w:t>
+        <w:t>Dispečer/dispečerka silniční osobní dopravy, 29.10.2026 3:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>