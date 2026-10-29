--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R295BDBF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR295BDBF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR295BDBF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A1184AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A1184AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A1184AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3161,51 +3161,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3670,51 +3670,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,170 +7396,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8230"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8244"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8244"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8244"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8244"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8244"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8244"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="8244"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="8244"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>unikátních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="8244"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8479"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7634,493 +7634,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8729"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="8729"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8729"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="8729"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skládá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="8729"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="8729"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="8729"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhodně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="8729"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="8729"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8979"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8979"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8979"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8979"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8979"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8979"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8979"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8979"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8979"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8979"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="8979"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="8979"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="8979"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="8979"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="8979"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="8979"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="8979"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="8979"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9379" w:y="8979"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8212,357 +8212,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9463"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9463"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9463"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="9463"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="9463"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="9463"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="9463"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="9463"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="9463"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="9463"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="9463"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="9463"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="9463"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="9463"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="9463"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="9463"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="9463"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="9463"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="9463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10677,323 +10677,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="87" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13227"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="13227"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="676" w:y="13227"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritériu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="13227"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="13227"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="13227"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="13227"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poplatky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="13227"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="13227"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="13227"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mýtné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="13227"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="13227"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekozóny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="13227"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="13227"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="13227"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obratu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="13227"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trajekty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="13227"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12609,51 +12592,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14659,51 +14642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15276,51 +15259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15335,51 +15318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16051,51 +16034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16364,51 +16347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16937,84 +16920,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer silniční osobní dopravy, 13.9.2026 19:31:08</w:t>
+        <w:t>Dispečer silniční osobní dopravy, 29.10.2026 2:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DD91C2D"/>
+    <w:nsid w:val="494596A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17100,51 +17083,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71387DD8"/>
+    <w:nsid w:val="4B10734B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>