--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58CA9621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58CA9621" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58CA9621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AE43060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AE43060" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AE43060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4807,51 +4807,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tvarovka sedadla křesla se záliskem</w:t>
+        <w:t>tvarovka sedadla křesla se záliskem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7631" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tvarovka opěradla křesla se záliskem</w:t>
+        <w:t>tvarovka opěradla křesla se záliskem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7631" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4925,51 +4925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tvarovka sedadla židle bez zálisku</w:t>
+        <w:t>tvarovka sedadla židle bez zálisku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7631" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4984,51 +4984,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•oprava libovolné tvarovky lepením </w:t>
+        <w:t xml:space="preserve">oprava libovolné tvarovky lepením </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7631" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5875,51 +5875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6646,51 +6646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8025" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7271,51 +7271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická a konstrukční dokumentace v listinné nebo elektronické formě na zhotovení tvarovek z měkkých polyuretanových pěn (dále PUR pěn) pro čalounickou výrobu nebo tvarovek z integrálních polyuretanových pěn</w:t>
+        <w:t>Technická a konstrukční dokumentace v listinné nebo elektronické formě na zhotovení tvarovek z měkkých polyuretanových pěn (dále PUR pěn) pro čalounickou výrobu nebo tvarovek z integrálních polyuretanových pěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7330,51 +7330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vypěňovací zařízení (strojní směšovací vstřikovací zařízení) a další periferie stroje</w:t>
+        <w:t>Vypěňovací zařízení (strojní směšovací vstřikovací zařízení) a další periferie stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7389,51 +7389,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokotlaký nebo nízkotlaký stroj</w:t>
+        <w:t>Vysokotlaký nebo nízkotlaký stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7448,51 +7448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Temperační agregát na ohřev forem</w:t>
+        <w:t>Temperační agregát na ohřev forem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Chladicí zařízení na regulaci teploty surovin v zásobnících stroje (může být součástí stroje)</w:t>
+        <w:t>Chladicí zařízení na regulaci teploty surovin v zásobnících stroje (může být součástí stroje)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7566,51 +7566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kompresor - stlačený vzduch min. 8 bar</w:t>
+        <w:t>Kompresor - stlačený vzduch min. 8 bar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7625,51 +7625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Membránová či jiná čerpadla (pístová či zubová) na čerpání surovin do zásobníků (může být součástí stroje)</w:t>
+        <w:t>Membránová či jiná čerpadla (pístová či zubová) na čerpání surovin do zásobníků (může být součástí stroje)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7684,51 +7684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vakuové zařízení k otevírání buněk tvarovky PUR pěny nebo mechanické zařízení k otevírání buněk tvarovky PUR pěny promačkáváním</w:t>
+        <w:t>Vakuové zařízení k otevírání buněk tvarovky PUR pěny nebo mechanické zařízení k otevírání buněk tvarovky PUR pěny promačkáváním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Zařízení pro nástřik separátoru do forem </w:t>
+        <w:t xml:space="preserve">Zařízení pro nástřik separátoru do forem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7802,51 +7802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tlakový zásobník na separátor s regulací tlaku</w:t>
+        <w:t>Tlakový zásobník na separátor s regulací tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7861,51 +7861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Separační pistole (stříkací pistole s tlakovým zásobníkem nebo stříkací pistole s vlastní nádobkou na separační médium bez nutnosti tlakového zásobníku)</w:t>
+        <w:t>Separační pistole (stříkací pistole s tlakovým zásobníkem nebo stříkací pistole s vlastní nádobkou na separační médium bez nutnosti tlakového zásobníku)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7920,51 +7920,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pryskyřicové či duralové formy pro definované díly konkrétní sedadlové a opěradlové PUR tvarovky nebo tvarovky z integrálních PUR pěn</w:t>
+        <w:t>Pryskyřicové či duralové formy pro definované díly konkrétní sedadlové a opěradlové PUR tvarovky nebo tvarovky z integrálních PUR pěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Samoobslužné formy temperovatelné na 50°C (pevné panty a úpinky, bez nutnosti existence nosiče, případně existence plynových vzpěr pro usnadnění otevírání a zavírání forem)</w:t>
+        <w:t>Samoobslužné formy temperovatelné na 50°C (pevné panty a úpinky, bez nutnosti existence nosiče, případně existence plynových vzpěr pro usnadnění otevírání a zavírání forem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8038,51 +8038,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pneumatická bruska na opravy - zabrušování lepených, opravovaných částí</w:t>
+        <w:t>Pneumatická bruska na opravy - zabrušování lepených, opravovaných částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8097,51 +8097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nůžky na ostřihání přetoků</w:t>
+        <w:t>Nůžky na ostřihání přetoků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8156,51 +8156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Časovač </w:t>
+        <w:t xml:space="preserve">Časovač </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8215,51 +8215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kontrolní váha na kontrolu hmotnosti tvarovek</w:t>
+        <w:t>Kontrolní váha na kontrolu hmotnosti tvarovek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8274,51 +8274,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřidla nebo šablony na kontrolu rozměrů tvarovek</w:t>
+        <w:t>Měřidla nebo šablony na kontrolu rozměrů tvarovek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8333,51 +8333,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Štětec nebo jiné vhodné nanášecí zařízení k nanášení lepidla při opravě tvarovky</w:t>
+        <w:t>Štětec nebo jiné vhodné nanášecí zařízení k nanášení lepidla při opravě tvarovky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8392,51 +8392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nádoba na lepidlo</w:t>
+        <w:t>Nádoba na lepidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8451,51 +8451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály pro výrobu měkkých PUR pěn (různé pro opěradlové části, područky, sedadla, samozhášenlivé PUR pěny, integrální pěny)</w:t>
+        <w:t>Materiály pro výrobu měkkých PUR pěn (různé pro opěradlové části, područky, sedadla, samozhášenlivé PUR pěny, integrální pěny)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8510,51 +8510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tvarovky s vadou vypěnění</w:t>
+        <w:t>Tvarovky s vadou vypěnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8569,51 +8569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Separátor vhodný pro tvarovky následně čalouněné a separátor pro tvarovky z integrálních pěn</w:t>
+        <w:t>Separátor vhodný pro tvarovky následně čalouněné a separátor pro tvarovky z integrálních pěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8628,51 +8628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Zálisky pro zhotovované tvarovky (konstrukční prvky, kostry, zpevňující nebo upevňovací prvky a výztuhy, pružicí prvky kovové i nekovové, pomocné materiály) </w:t>
+        <w:t xml:space="preserve">Zálisky pro zhotovované tvarovky (konstrukční prvky, kostry, zpevňující nebo upevňovací prvky a výztuhy, pružicí prvky kovové i nekovové, pomocné materiály) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8687,51 +8687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Lepidlo na opravy tvarovek </w:t>
+        <w:t xml:space="preserve">Lepidlo na opravy tvarovek </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stůl</w:t>
+        <w:t>Pracovní stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8805,51 +8805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•PC nebo tablet </w:t>
+        <w:t xml:space="preserve">PC nebo tablet </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8864,51 +8864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostor pro zpracování písemných odpovědí uchazeče</w:t>
+        <w:t>Prostor pro zpracování písemných odpovědí uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8923,51 +8923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky podle požadavků BOZP: pracovní rukavice a ochranné brýle</w:t>
+        <w:t>Ochranné pracovní prostředky podle požadavků BOZP: pracovní rukavice a ochranné brýle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8982,51 +8982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby k udržování čistoty na pracovišti včetně nádob na dělené odpady podle druhu a charakteru odpadu</w:t>
+        <w:t>Potřeby k udržování čistoty na pracovišti včetně nádob na dělené odpady podle druhu a charakteru odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9223,51 +9223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9648,51 +9648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazecě je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10277,84 +10277,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:15</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D84D7A8"/>
+    <w:nsid w:val="052BFFCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10440,51 +10440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24214B25"/>
+    <w:nsid w:val="0BB79A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10570,51 +10570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C02FB2F"/>
+    <w:nsid w:val="3D937239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10700,51 +10700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76B4D80A"/>
+    <w:nsid w:val="787C2C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>