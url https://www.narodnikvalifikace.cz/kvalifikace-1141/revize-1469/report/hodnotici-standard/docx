--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53DC13B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53DC13B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53DC13B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A4A21C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A4A21C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A4A21C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2070,51 +2070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3379,51 +3379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4188,51 +4188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4645,51 +4645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zhotovení tvarovky sedadla křesla se záliskem</w:t>
+        <w:t>zhotovení tvarovky sedadla křesla se záliskem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4704,51 +4704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zhotovení tvarovky opěradla křesla se záliskem</w:t>
+        <w:t>zhotovení tvarovky opěradla křesla se záliskem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4763,51 +4763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zhotovení tvarovky sedadla židle bez zálisku</w:t>
+        <w:t>zhotovení tvarovky sedadla židle bez zálisku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4822,51 +4822,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•opravy libovolné tvarovky lepením</w:t>
+        <w:t>opravy libovolné tvarovky lepením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5433,51 +5433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6240,51 +6240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení) nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení) nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6299,51 +6299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6540,51 +6540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6676,79 +6676,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="12805" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="12575" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6760,51 +6760,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro zajištění zkoušky podle tohoto hodnoticího standardu je třeba mít k dispozici dílnu odpovídající velikosti s rozvodem el. energie a stlačeného vzduchu, s platnými revizemi pro nízkotlaký stroj, rozvodem vody, s osvětlením, splňující normy BOZP a PO. Dále je třeba mít minimálně následující materiálně-technické vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6816,51 +6816,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6868,58 +6868,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technická a konstrukční dokumentace v listinné nebo elektronické formě na zhotovení tvarovek z měkkých polyuretanových pěn (dále PUR pěn) pro čalounickou výrobu </w:t>
+        <w:t xml:space="preserve">Technická a konstrukční dokumentace v listinné nebo elektronické formě na zhotovení tvarovek z měkkých polyuretanových pěn (dále PUR pěn) pro čalounickou výrobu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6927,58 +6927,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vypěňovací zařízení (strojní směšovací vstřikovací zařízení) a další periferie stroje</w:t>
+        <w:t>Vypěňovací zařízení (strojní směšovací vstřikovací zařízení) a další periferie stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6986,58 +6986,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokotlaký nebo nízkotlaký stroj</w:t>
+        <w:t>Vysokotlaký nebo nízkotlaký stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7045,58 +7045,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Temperační agregát na ohřev forem</w:t>
+        <w:t>Temperační agregát na ohřev forem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7104,58 +7104,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Chladicí zařízení na regulaci teploty surovin v zásobnících stroje (může být součástí stroje)</w:t>
+        <w:t>Chladicí zařízení na regulaci teploty surovin v zásobnících stroje (může být součástí stroje)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7163,58 +7163,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kompresor-stlačený vzduch min. 8 bar</w:t>
+        <w:t>Kompresor-stlačený vzduch min. 8 bar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7222,58 +7222,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Membránová či jiná čerpadla (pístová či zubová) na čerpání surovin do zásobníků (může být součástí stroje)</w:t>
+        <w:t>Membránová či jiná čerpadla (pístová či zubová) na čerpání surovin do zásobníků (může být součástí stroje)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7281,58 +7281,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vakuové zařízení k otevírání buněk tvarovky PUR pěny nebo mechanické zařízení k otevírání buněk tvarovky PUR pěny promačkáváním</w:t>
+        <w:t>Vakuové zařízení k otevírání buněk tvarovky PUR pěny nebo mechanické zařízení k otevírání buněk tvarovky PUR pěny promačkáváním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7340,58 +7340,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vstřikovací zařízení na separátor forem </w:t>
+        <w:t xml:space="preserve">Vstřikovací zařízení na separátor forem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7399,58 +7399,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tlakový zásobník na separátor s regulací tlaku</w:t>
+        <w:t>Tlakový zásobník na separátor s regulací tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7458,58 +7458,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Separační pistole (stříkací pistole s tlakovým zásobníkem nebo stříkací pistole s vlastní nádobkou na separační médium bez nutnosti tlakového zásobníku)</w:t>
+        <w:t>Separační pistole (stříkací pistole s tlakovým zásobníkem nebo stříkací pistole s vlastní nádobkou na separační médium bez nutnosti tlakového zásobníku)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7517,58 +7517,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pryskyřicové či duralové formy pro definované díly konkrétní sedadlové a opěradlové PUR tvarovky</w:t>
+        <w:t>Pryskyřicové či duralové formy pro definované díly konkrétní sedadlové a opěradlové PUR tvarovky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7576,58 +7576,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Samoobslužné formy temperovatelné na 50°C (pevné panty a úpinky, bez nutnosti existence nosiče, případně existence plynových vzpěr pro usnadnění otevírání a zavírání forem)</w:t>
+        <w:t>Samoobslužné formy temperovatelné na 50°C (pevné panty a úpinky, bez nutnosti existence nosiče, případně existence plynových vzpěr pro usnadnění otevírání a zavírání forem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7635,58 +7635,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pneumatická bruska na opravy - zabrušování lepených, opravovaných částí</w:t>
+        <w:t>Pneumatická bruska na opravy - zabrušování lepených, opravovaných částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7694,58 +7694,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nůžky na ostřihání přetoků</w:t>
+        <w:t>Nůžky na ostřihání přetoků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7753,58 +7753,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Časovač </w:t>
+        <w:t xml:space="preserve">Časovač </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7812,58 +7812,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kontrolní váha na kontrolu hmotnosti tvarovek</w:t>
+        <w:t>Kontrolní váha na kontrolu hmotnosti tvarovek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7871,58 +7871,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stůl</w:t>
+        <w:t>Pracovní stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7930,58 +7930,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřidla nebo šablony na kontrolu rozměrů tvarovek</w:t>
+        <w:t>Měřidla nebo šablony na kontrolu rozměrů tvarovek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7989,58 +7989,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Štětec nebo jiné vhodné nanášecí zařízení k nanášení lepidla při opravě tvarovky</w:t>
+        <w:t>Štětec nebo jiné vhodné nanášecí zařízení k nanášení lepidla při opravě tvarovky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8048,58 +8048,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nádoba na lepidlo</w:t>
+        <w:t>Nádoba na lepidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8107,58 +8107,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály pro výrobu měkkých PUR pěn (různé pro opěradlové části, područky, sedadla, samozhášenlivé PUR pěny)</w:t>
+        <w:t>Materiály pro výrobu měkkých PUR pěn (různé pro opěradlové části, područky, sedadla, samozhášenlivé PUR pěny)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8166,58 +8166,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Separátor vhodný pro tvarovky následně čalouněné</w:t>
+        <w:t>Separátor vhodný pro tvarovky následně čalouněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8225,58 +8225,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Zálisky pro zhotovované tvarovky (konstrukční prvky, kostry, zpevňující nebo upevňovací prvky a výztuhy, pružicí prvky kovové i nekovové, pomocné materiály) </w:t>
+        <w:t xml:space="preserve">Zálisky pro zhotovované tvarovky (konstrukční prvky, kostry, zpevňující nebo upevňovací prvky a výztuhy, pružicí prvky kovové i nekovové, pomocné materiály) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8284,58 +8284,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Lepidlo na opravy tvarovek </w:t>
+        <w:t xml:space="preserve">Lepidlo na opravy tvarovek </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8343,58 +8343,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•PC nebo tablet </w:t>
+        <w:t xml:space="preserve">PC nebo tablet </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8402,58 +8402,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky dle požadavků BOZP: pracovní rukavice a ochranné brýle</w:t>
+        <w:t>Ochranné pracovní prostředky dle požadavků BOZP: pracovní rukavice a ochranné brýle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8461,58 +8461,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby k udržování čistoty na pracovišti včetně nádob na dělené odpady dle druhu a charakteru odpadu</w:t>
+        <w:t>Potřeby k udržování čistoty na pracovišti včetně nádob na dělené odpady dle druhu a charakteru odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8520,58 +8520,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun vody a potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun vody a potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8579,58 +8579,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostor pro zpracování písemných odpovědí uchazeče</w:t>
+        <w:t>Prostor pro zpracování písemných odpovědí uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8642,51 +8642,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8698,51 +8698,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP, odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8754,51 +8754,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12465" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="12235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8820,51 +8820,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9133,51 +9133,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9762,84 +9762,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 13.9.2026 18:49:11</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FBCC7FD"/>
+    <w:nsid w:val="02AD6FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="260C807E"/>
+    <w:nsid w:val="7447E9F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B457BC3"/>
+    <w:nsid w:val="39EFB8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35088377"/>
+    <w:nsid w:val="6DCBA1FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>