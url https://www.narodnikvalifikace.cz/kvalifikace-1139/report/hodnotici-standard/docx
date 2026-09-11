--- v4 (2026-07-28)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5D5B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5D5B61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5D5B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA02263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA02263" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA02263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,51 +7234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8457,51 +8457,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17396,51 +17396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20029,51 +20029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 60 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20658,84 +20658,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 28.7.2026 11:46:00</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65C27CFB"/>
+    <w:nsid w:val="4B3233B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20821,51 +20821,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48D6F647"/>
+    <w:nsid w:val="315E44C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20951,51 +20951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04AB5EF7"/>
+    <w:nsid w:val="34583163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>