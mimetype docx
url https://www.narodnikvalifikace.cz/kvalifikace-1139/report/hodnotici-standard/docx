--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA02263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA02263" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA02263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49CB55E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49CB55E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49CB55E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6459,51 +6459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•čalounění odpočivného křesla "ušák" s tlačnými pružinami - očalouní sedadlo a další odborné kompetence předvede na připravených dílcích/modelech </w:t>
+        <w:t xml:space="preserve">čalounění odpočivného křesla "ušák" s tlačnými pružinami - očalouní sedadlo a další odborné kompetence předvede na připravených dílcích/modelech </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6518,51 +6518,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•opravu, rekonstrukci čalounění sedáku čalouněné židle bez pružin, se základem s tvárnicí nebo dvojím hranováním </w:t>
+        <w:t xml:space="preserve">opravu, rekonstrukci čalounění sedáku čalouněné židle bez pružin, se základem s tvárnicí nebo dvojím hranováním </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7234,51 +7234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7509,79 +7509,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9033" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
+        <w:framePr w:w="10766" w:h="6475" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7593,51 +7593,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7649,51 +7649,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7780,51 +7780,51 @@
         <w:t>čalouník</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7857,51 +7857,51 @@
         <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oboru vzdělání </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="1"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>čalouník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7934,51 +7934,51 @@
         <w:t xml:space="preserve">Vyšší odborné vzdělání v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oboru vzdělání </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="1"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">čalouník. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7993,51 +7993,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání technického zaměření a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8052,51 +8052,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 33-055-H Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby a oprav čalouněného nábytku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8108,400 +8108,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8593,78 +8478,78 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13593" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="13253" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="13272" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -9310,8137 +9195,8256 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3195"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3210"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="3210"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3210"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technologické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="3210"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="3210"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="3210"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="3210"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="3210"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="3210"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="3210"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="3210"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="3210"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klasickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="3210"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3459"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="3459"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3459"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tabulka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="3459"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="3459"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílčích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="3459"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="3459"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3694"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3709"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="3709"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3709"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3709"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="3709"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Čalouněný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="3709"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábytek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="3709"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="3709"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3709"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="3709"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="3709"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="3709"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="3709"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="3709"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákony,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="3709"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="3709"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="3709"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3939"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4174"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4189"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="4189"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3958"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kostra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="3958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpočivného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="4189"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="3958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="4189"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="3958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>"ušák"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4424"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4194"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4438"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="4438"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílce/modely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="4208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="4438"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="4208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="4438"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="4208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>očalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4674"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4443"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4688"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="4688"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalouněná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>židle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="4688"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klasickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="4688"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="4688"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="4688"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pružin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="4688"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="4688"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="4688"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="4688"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rekonstrukci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="4688"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="4688"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sedáku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4923"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4938"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="4938"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4707"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="4938"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="4938"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klasickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="4938"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="4938"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5173"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5187"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="5187"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4957"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="5187"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="5187"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klasickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="5187"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="5187"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="5187"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="5187"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="5187"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="5187"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdobných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="5187"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5422"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5437"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5437"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="5437"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="5437"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="5437"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="5437"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="5437"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potahových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="5437"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="5437"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="5437"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilií,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7924" w:y="5437"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="5437"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepenky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="5437"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihačský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5667"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5667"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5667"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="5667"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5667"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="5667"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="5667"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikostí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="5667"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="5667"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nože,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="5667"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>knejpy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5902"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5672"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5917"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="5917"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5686"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="5917"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nanášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="5917"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="5917"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="5917"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="5917"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kostry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="5917"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="5917"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="5917"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="5917"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="5917"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="5917"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klasické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="5917"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8606" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="5917"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6152"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6166"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="6166"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozvolňovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="6166"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="6166"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="6166"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="6166"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="6166"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="6166"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vázaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="6166"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="6166"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="6166"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="6166"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="6166"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="6166"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="6166"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="6166"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="6166"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6397"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šitému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="6397"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="6166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6632"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6646"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6646"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="6646"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="6416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="6646"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="6416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="6646"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="6416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6882"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6896"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="6896"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6666"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pružiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlačné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="6896"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="6896"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="6896"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoukuželové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="6896"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="6896"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="6896"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průměrem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="6896"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěrných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="6896"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závitů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="6896"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8102" w:y="6896"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měkkosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="6896"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdílné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="6896"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výšky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10387" w:y="6896"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10320" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7126"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6896"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="7126"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="6896"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="7126"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6896"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závitů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7362"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7131"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7376"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="7376"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7146"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přírodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="7376"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kypřicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="7376"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="7376"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(africká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="7376"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tráva,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="7376"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="7376"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="7376"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pryžokokos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="7376"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="7376"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provazcích,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="7376"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lisované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="7376"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlákenné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="7376"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="7376"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7606"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10339" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovčí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="7606"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="7606"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="7606"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="7606"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="7606"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulích,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="7606"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bavlna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="7606"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="7606"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="7606"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="7376"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návinech)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7842"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7611"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7856"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="7856"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7626"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="7626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8091"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7861"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8106"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="8106"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7875"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jutá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="825" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="8106"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(řídké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="8106"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plátno),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="8106"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>juta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="8106"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hustá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="8106"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(husté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="8106"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plátno)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8341"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8355"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="8355"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8125"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mul,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="825" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>molino,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="8355"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>damašek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8590"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8605"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="8605"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stuhy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="8374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prýmky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="8605"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="8374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třapce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="8605"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="8374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lemovky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8840"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8610"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8854"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8854"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8624"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tkané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepružné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="8854"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="8854"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popruhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="8854"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šířky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="8854"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="8854"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>až</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="8854"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="8854"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9090"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8859"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9104"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9104"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomocné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="9104"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vázací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="9104"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prošívací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="9104"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vtahové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="9104"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="9104"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="9104"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motouzy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="9104"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="9104"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="9104"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="9104"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="9104"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="9104"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyšívací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="9104"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nitě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="9104"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="9104"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10468" w:y="9104"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10401" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9334"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9104"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="9334"/>
+        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="9104"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tloušťky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="9334"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="9104"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="9334"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="9104"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barvy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="9334"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="9104"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="9334"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="9104"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="9334"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="9104"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9570"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9339"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9584"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="9584"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ruční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="9584"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rovné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="9584"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednohrotové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="9584"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="9584"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvouhrotové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="9584"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="9584"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="9584"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="9584"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="9584"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="9584"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="9584"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="9584"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="9584"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="9584"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9819"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9589"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9834"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="9834"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ruční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="9834"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obloukové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="9834"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>číslo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="9834"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="9834"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="9834"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="9834"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="9834"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="9834"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="9834"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10069"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10083"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="10083"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="10083"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="10083"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10083"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="10083"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="10083"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="10083"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="10083"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="10083"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="10083"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="10083"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="10083"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="10083"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="10083"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="9853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepenky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10318"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10088"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10333"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="10333"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10102"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svěrky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ztužidla,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="10333"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilník,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="10333"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brusný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="10333"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="10333"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="10102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špalík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10568"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10338"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10582"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="10582"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10352"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měřidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pevná,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="10582"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svinovací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="10582"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posuvná,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="10582"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kružidlo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="10582"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úhelníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10582"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="10582"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikostí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="10582"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kreslicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="10582"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="10582"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="10582"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rýsovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="10582"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10818"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10587"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10832"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="10832"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10602"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špendlíky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krejčovské,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="10832"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špendlíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="10832"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11067"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10837"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11082"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="11082"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10851"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krejčovské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="10851"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11082"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="10851"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="11082"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="10851"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11317"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11331"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="11331"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Napínač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="11101"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popruhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11566"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11336"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11581"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="11581"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11816"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11830"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="11830"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11600"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sekáče,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="11600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průbojníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12066"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12080"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="12080"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíčky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="12080"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="12080"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="12080"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="12080"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="12080"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="12080"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="12080"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="12080"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="12080"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="12080"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7430" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdobnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="12080"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12315"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12085"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12330"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="12330"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytahovač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="12330"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="12330"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="12330"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojovačů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="12330"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kozí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="12330"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12565"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12579"/>
-[...10 lines deleted...]
-        <w:t>•Vypichovače</w:t>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12814"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12584"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12829"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12829"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12598"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štípací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="12829"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="12829"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="12829"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="12829"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drát,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="12829"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="12829"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploché</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13064"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12834"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1196" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13078"/>
-[...16 lines deleted...]
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="13078"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12848"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Patentovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="12848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="13078"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="12848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="13078"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="12848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="13078"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="12848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pružinových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="13078"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="12848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13314"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13083"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13328"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="13328"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13098"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střihací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="13328"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="13328"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="13328"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="13328"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(střihací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="13328"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="13328"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="13328"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="13328"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malé,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="13328"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="13328"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="13328"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velké,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="13328"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="13328"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="13328"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13558"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13328"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="13558"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="13328"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="13558"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="13328"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotoučovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="13558"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="13328"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13794"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13808"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13808"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="13808"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="13808"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="13808"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="13808"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalouněného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="13808"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="13808"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="13808"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="13808"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="13808"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="13808"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drobnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="13808"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="13808"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="13808"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="13578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kostry:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14038"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šroubováky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="14038"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="14038"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="14038"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14038"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikostí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="14038"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrtáky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="14038"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dláta,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="14038"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilník,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="14038"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brusný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="14038"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="14038"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="14038"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jemností,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="14038"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špalík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="14038"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="14038"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brusný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="14038"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="13808"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14269"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>palička,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="14269"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="14269"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladivo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="14269"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="14269"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="14269"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="14269"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nanášecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="14269"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="14269"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="14269"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="14269"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14504"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14274"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14518"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14518"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14288"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="14518"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="14518"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="14518"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="14518"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="14518"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="14518"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šablon,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="14518"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="14518"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="14518"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="14518"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="14288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14754"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14523"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14768"/>
-[...10 lines deleted...]
-        <w:t>•Váha</w:t>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14538"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Váha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15003"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14773"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="433" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15018"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="15018"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Koš</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="792" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="15018"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozvolněný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="15018"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvarovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="15018"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="15018"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kypřicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="15018"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="15018"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="15018"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="15018"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15253"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15022"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15267"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="15267"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="15267"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="15267"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="15267"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="15267"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>udržování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="15267"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čistoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="15267"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="15267"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15502"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15517"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="15517"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15286"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Balicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15522"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpadní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opravách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17532,2343 +17536,2224 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4132" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...95 lines deleted...]
-        <w:t>opravách</w:t>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...44 lines deleted...]
-        <w:t>tablet</w:t>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fotoaparát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...10 lines deleted...]
-        <w:t>•Fotoaparát</w:t>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochranné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="2922"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přísun</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřebné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnostním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienickým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizovaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třeba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="3393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřebné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3623"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3858"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uspořádána</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="2922"/>
-[...50 lines deleted...]
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="2922"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlediska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...85 lines deleted...]
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="3172"/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6777" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="3172"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="4324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavkům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10401" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="3172"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hygienickým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="4554"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>limitům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="4554"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="4554"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="4554"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="4554"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="4554"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4789"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3642"/>
-[...203 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="3642"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiloží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokládající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soulad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedenými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="5255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="3642"/>
-[...390 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="4573"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="5255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="4573"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="4573"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="5255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="4573"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="5255"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokazuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5485"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="5485"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídajícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="5485"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokladem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="5485"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="5485"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="4573"/>
-[...849 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="5735"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>katastru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="5735"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemovitostí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="5735"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nájemní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="5735"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smlouva,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="5735"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="5735"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umožňujícím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9715" w:y="5735"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9715" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5965"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="5965"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="5716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="5965"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="5716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5965"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="5965"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="5716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6763"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6763"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7103"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6854"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19879,79 +19764,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8136"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7886"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8136"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7886"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8476"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8226"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19963,51 +19848,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 30 až 36 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8476"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8226"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20029,51 +19914,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 60 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20658,84 +20543,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 11.9.2026 17:50:36</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku klasickou technologií, 27.10.2026 3:06:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B3233B8"/>
+    <w:nsid w:val="4A5431E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20821,51 +20706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="315E44C8"/>
+    <w:nsid w:val="1D1EBA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20950,188 +20835,55 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>