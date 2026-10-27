--- v3 (2026-08-04)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66B76576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66B76576" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66B76576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39CB31E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39CB31E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39CB31E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 4.8.2026 3:05:54</w:t>
+        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 27.10.2026 3:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 4.8.2026 3:05:54</w:t>
+        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 27.10.2026 3:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 4.8.2026 3:05:54</w:t>
+        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 27.10.2026 3:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 4.8.2026 3:05:54</w:t>
+        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 27.10.2026 3:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5134,51 +5134,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 4.8.2026 3:05:54</w:t>
+        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 27.10.2026 3:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5989,51 +5989,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 4.8.2026 3:05:54</w:t>
+        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 27.10.2026 3:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6205,51 +6205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•předpisy, normy a jiné publikace: platné zákony, vyhlášky a nařízení z oblasti elektromagnetické kompatibility, technické normy z oblasti provozu vybraných elektrických zařízení, bezpečnosti práce na elektrických zařízeních, publikace, popřípadě učební texty elektrotechnické, katalogy součástek a elektrotechnických materiálů (nařízení vlády č. 117/2016 Sb., ČSN EN 50160, ČSN EN 55014-1, ČSN IEC 1000-1-1, ČSN IEC 1000-2-1, řada norem ČSN EN 61000)</w:t>
+        <w:t>předpisy, normy a jiné publikace: platné zákony, vyhlášky a nařízení z oblasti elektromagnetické kompatibility, technické normy z oblasti provozu vybraných elektrických zařízení, bezpečnosti práce na elektrických zařízeních, publikace, popřípadě učební texty elektrotechnické, katalogy součástek a elektrotechnických materiálů (nařízení vlády č. 117/2016 Sb., ČSN EN 50160, ČSN EN 55014-1, ČSN IEC 1000-1-1, ČSN IEC 1000-2-1, řada norem ČSN EN 61000)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektrotechnické výkresy a schémata, záznamy z měření elektromagnetických vlastností elektrotechnických přístrojů, které mají být použity jako zkušební pomůcky</w:t>
+        <w:t>elektrotechnické výkresy a schémata, záznamy z měření elektromagnetických vlastností elektrotechnických přístrojů, které mají být použity jako zkušební pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6323,51 +6323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•elektromagneticky stíněný prostor (komora); bezodrazová (absorpční) stíněná komora; umělá síť </w:t>
+        <w:t xml:space="preserve">elektromagneticky stíněný prostor (komora); bezodrazová (absorpční) stíněná komora; umělá síť </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6382,51 +6382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí pracoviště podle normativních požadavků, zejména dodržení zemních rovin, jejich rozměrů, uzemnění apod.</w:t>
+        <w:t>měřicí pracoviště podle normativních požadavků, zejména dodržení zemních rovin, jejich rozměrů, uzemnění apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6441,51 +6441,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí a testovací přístroje: universální analogový i číslicový přístroj k měření elektrických veličin, osciloskop, obvodový analyzátor, signální generátor, měřící přijímač rušivých signálů, měřicí přijímač s napěťovou sondou</w:t>
+        <w:t>měřicí a testovací přístroje: universální analogový i číslicový přístroj k měření elektrických veličin, osciloskop, obvodový analyzátor, signální generátor, měřící přijímač rušivých signálů, měřicí přijímač s napěťovou sondou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6500,51 +6500,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybrané elektronické přístroje pro praktické měření základních elektrických veličin a parametrů - snímače (senzory) rušivého signálu s výstupem na vstup měřiče rušení; měřič rušení (měřicí přijímač); měřič rušivých signálů (RFI Meter); spektrální analyzátor; napěťová sonda; proudová sonda; absorpční kleště; měřicí antény</w:t>
+        <w:t>vybrané elektronické přístroje pro praktické měření základních elektrických veličin a parametrů - snímače (senzory) rušivého signálu s výstupem na vstup měřiče rušení; měřič rušení (měřicí přijímač); měřič rušivých signálů (RFI Meter); spektrální analyzátor; napěťová sonda; proudová sonda; absorpční kleště; měřicí antény</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6559,51 +6559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sady odrušovacích prvků, umělá zátěž pro měření rušivých signálů</w:t>
+        <w:t>sady odrušovacích prvků, umělá zátěž pro měření rušivých signálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory vhodné pro měření základních elektrických veličin a charakteristik obvodů a součástek (laboratoř, učebna a pod.)</w:t>
+        <w:t>prostory vhodné pro měření základních elektrických veličin a charakteristik obvodů a součástek (laboratoř, učebna a pod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6677,51 +6677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pomůcky k zajištění bezpečnosti práce na elektrických zařízeních (izolační podložky, izolační rukavice, ochranné brýle apod.)</w:t>
+        <w:t>ochranné pomůcky k zajištění bezpečnosti práce na elektrických zařízeních (izolační podložky, izolační rukavice, ochranné brýle apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6983" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7084,51 +7084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 4.8.2026 3:05:54</w:t>
+        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 27.10.2026 3:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,84 +7657,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 4.8.2026 3:05:54</w:t>
+        <w:t>Samostatný elektrotechnik pro elektromagnetickou kompatibilitu, 27.10.2026 3:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F718650"/>
+    <w:nsid w:val="45AA7EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7820,51 +7820,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5456A789"/>
+    <w:nsid w:val="2E0E2EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>