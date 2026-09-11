--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3911489F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3911489F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3911489F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R838D69D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR838D69D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR838D69D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9386,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 28.7.2026 10:39:30</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0730AF2A"/>
+    <w:nsid w:val="48805E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9549,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="119DA03E"/>
+    <w:nsid w:val="507A716A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9679,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DA38C48"/>
+    <w:nsid w:val="06B82D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>