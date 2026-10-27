--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R838D69D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR838D69D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR838D69D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9A6E6B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9A6E6B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9A6E6B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,51 +4590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,79 +6483,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8553" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6004" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6567,51 +6567,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6623,51 +6623,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6682,51 +6682,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v chemickém nebo farmaceutickém oboru a alespoň 5 let odborné praxe v oblasti chemicko-farmaceutických nebo chemických výrob nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti chemie nebo farmacie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6741,51 +6741,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v chemickém nebo farmaceutickém oboru a alespoň 5 let odborné praxe v oblasti chemicko-farmaceutických nebo chemických výrob nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti chemie nebo farmacie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6800,51 +6800,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v chemickém nebo farmaceutickém oboru a alespoň 5 let odborné praxe v oblasti chemicko-farmaceutických nebo chemických výrob nebo ve funkci učitele odborných předmětů zaměřených na chemii nebo farmacii nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti chemie nebo farmacie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6859,51 +6859,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 28-111-M Chemicko-farmaceutický mistr / chemicko-farmaceutická mistrová nebo 28-065-M Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti chemicko-farmaceutických nebo chemických výrob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6915,397 +6915,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8813,51 +8645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9386,84 +9218,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 11.9.2026 18:33:40</w:t>
+        <w:t>Chemicko-farmaceutický operátor / chemicko-farmaceutická operátorka, 27.10.2026 3:47:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48805E8D"/>
+    <w:nsid w:val="2EDA1B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9549,51 +9381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="507A716A"/>
+    <w:nsid w:val="0D3CA8C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9679,51 +9511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06B82D91"/>
+    <w:nsid w:val="6B788BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>