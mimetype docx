--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C13D357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C13D357" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C13D357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE53FC2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE53FC2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE53FC2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 29.4.2026 1:40:00</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64EE3589"/>
+    <w:nsid w:val="47C662AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04F465CE"/>
+    <w:nsid w:val="4641D39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>