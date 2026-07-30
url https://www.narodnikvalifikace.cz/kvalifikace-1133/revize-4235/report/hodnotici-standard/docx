--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE53FC2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE53FC2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE53FC2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7096F86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7096F86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7096F86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.6.2026 11:48:50</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47C662AD"/>
+    <w:nsid w:val="552C2068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4641D39A"/>
+    <w:nsid w:val="1C345A60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>