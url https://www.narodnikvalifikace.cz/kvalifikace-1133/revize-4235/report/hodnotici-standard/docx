--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7096F86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7096F86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7096F86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E6440AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E6440AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E6440AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4213,51 +4213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14359,51 +14359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZDROJÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25644,51 +25644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>korporace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37014,51 +37014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41089,51 +41089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42089,51 +42089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42765,51 +42765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43562,84 +43562,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská vědecká knihovna v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 30.7.2026 6:02:53</w:t>
+        <w:t>Samostatný systémový knihovník / samostatná systémová knihovnice, 13.9.2026 18:49:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="552C2068"/>
+    <w:nsid w:val="1DA983BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43725,51 +43725,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C345A60"/>
+    <w:nsid w:val="02FD4F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>