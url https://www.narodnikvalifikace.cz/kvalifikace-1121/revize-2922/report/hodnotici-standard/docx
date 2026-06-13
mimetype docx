--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31B84C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31B84C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31B84C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49D4D97F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49D4D97F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49D4D97F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 28.4.2026 23:03:12</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 28.4.2026 23:03:12</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 28.4.2026 23:03:12</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 28.4.2026 23:03:12</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 28.4.2026 23:03:12</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 28.4.2026 23:03:12</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,84 +6999,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 28.4.2026 23:03:12</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B68C220"/>
+    <w:nsid w:val="2FDA8594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7162,51 +7162,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B17FC7D"/>
+    <w:nsid w:val="7BDC7B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>