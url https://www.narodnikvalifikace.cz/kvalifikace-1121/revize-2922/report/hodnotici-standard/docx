--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49D4D97F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49D4D97F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49D4D97F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E8E07F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E8E07F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E8E07F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,84 +6999,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 15:50:55</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FDA8594"/>
+    <w:nsid w:val="37422B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7162,51 +7162,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BDC7B9F"/>
+    <w:nsid w:val="1269635D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>