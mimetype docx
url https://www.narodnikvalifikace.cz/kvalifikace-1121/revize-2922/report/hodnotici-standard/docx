--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E8E07F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E8E07F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E8E07F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CCB1AAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CCB1AAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CCB1AAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,84 +6999,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:35:17</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37422B09"/>
+    <w:nsid w:val="6AB49439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7162,51 +7162,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1269635D"/>
+    <w:nsid w:val="25409997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>