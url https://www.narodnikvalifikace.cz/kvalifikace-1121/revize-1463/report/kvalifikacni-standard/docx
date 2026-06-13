--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2193FAB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2193FAB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2193FAB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B1828D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B1828D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B1828D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 29.4.2026 1:34:52</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 11:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1330,51 +1330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vhodný je komplexní způsob zadání zkoušky, jehož výsledkem bude návrh strojní součásti či skupiny součástí, její pevnostní kontrola (na příkladech výpočtů součástí), vypracování jejího výkresu na PC se všemi náležitostmi, tj. tvarem, rozměry, rozměrovými a geometrickými tolerancemi, jakostmi povrchu, povrchovou úpravou, navržením jakosti materiálu a jeho tepelným zpracováním. Autorizovaná osoba, po obdržení přihlášky ke zkoušce od uchazeče, bude uchazeče do 14 dnů informovat, na jakém strojním zařízení a na jakých strojních součástích budou jeho znalosti ověřovány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 29.4.2026 1:34:52</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 11:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1847,51 +1847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 29.4.2026 1:34:52</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.6.2026 11:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>