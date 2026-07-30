--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B1828D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B1828D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B1828D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R589F18D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR589F18D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR589F18D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 11:19:00</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1330,51 +1330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vhodný je komplexní způsob zadání zkoušky, jehož výsledkem bude návrh strojní součásti či skupiny součástí, její pevnostní kontrola (na příkladech výpočtů součástí), vypracování jejího výkresu na PC se všemi náležitostmi, tj. tvarem, rozměry, rozměrovými a geometrickými tolerancemi, jakostmi povrchu, povrchovou úpravou, navržením jakosti materiálu a jeho tepelným zpracováním. Autorizovaná osoba, po obdržení přihlášky ke zkoušce od uchazeče, bude uchazeče do 14 dnů informovat, na jakém strojním zařízení a na jakých strojních součástích budou jeho znalosti ověřovány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 11:19:00</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1847,51 +1847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 13.6.2026 11:19:00</w:t>
+        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>