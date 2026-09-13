--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R589F18D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR589F18D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR589F18D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R203931E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR203931E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR203931E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:33:56</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1330,51 +1330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vhodný je komplexní způsob zadání zkoušky, jehož výsledkem bude návrh strojní součásti či skupiny součástí, její pevnostní kontrola (na příkladech výpočtů součástí), vypracování jejího výkresu na PC se všemi náležitostmi, tj. tvarem, rozměry, rozměrovými a geometrickými tolerancemi, jakostmi povrchu, povrchovou úpravou, navržením jakosti materiálu a jeho tepelným zpracováním. Autorizovaná osoba, po obdržení přihlášky ke zkoušce od uchazeče, bude uchazeče do 14 dnů informovat, na jakém strojním zařízení a na jakých strojních součástích budou jeho znalosti ověřovány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:33:56</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1847,51 +1847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér, 30.7.2026 4:33:56</w:t>
+        <w:t>Strojírenský technik konstruktér, 13.9.2026 20:13:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>