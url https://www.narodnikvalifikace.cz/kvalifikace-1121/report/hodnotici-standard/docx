--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6F3536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6F3536" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6F3536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63CFE303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63CFE303" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63CFE303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.4.2026 19:57:12</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.4.2026 19:57:12</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.4.2026 19:57:12</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.4.2026 19:57:12</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.4.2026 19:57:12</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.4.2026 19:57:12</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,84 +6999,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.4.2026 19:57:12</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00FDB7A7"/>
+    <w:nsid w:val="3D64C24E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7162,51 +7162,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15AC49F6"/>
+    <w:nsid w:val="70EBA71B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>