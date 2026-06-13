--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63CFE303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63CFE303" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63CFE303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259811C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259811C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259811C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,84 +6999,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 8:40:17</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D64C24E"/>
+    <w:nsid w:val="7CCBC229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7162,51 +7162,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70EBA71B"/>
+    <w:nsid w:val="4AD66454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>