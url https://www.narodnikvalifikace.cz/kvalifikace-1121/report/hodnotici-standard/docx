--- v2 (2026-06-13)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259811C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259811C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259811C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BF5BB42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BF5BB42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BF5BB42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,84 +6999,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 9:13:09</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CCBC229"/>
+    <w:nsid w:val="3BA88BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7162,51 +7162,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AD66454"/>
+    <w:nsid w:val="4710EF68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>