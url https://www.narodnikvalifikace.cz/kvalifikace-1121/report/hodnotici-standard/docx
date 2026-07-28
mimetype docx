--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BF5BB42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BF5BB42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BF5BB42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49B45881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49B45881" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49B45881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,84 +6999,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 13.6.2026 11:09:20</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BA88BF3"/>
+    <w:nsid w:val="0A0D8E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7162,51 +7162,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4710EF68"/>
+    <w:nsid w:val="410DD8E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>