--- v4 (2026-07-28)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49B45881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49B45881" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49B45881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40A42F12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40A42F12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40A42F12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:48</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 13:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:48</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 13:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:48</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 13:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:48</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 13:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:49</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 13:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:49</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 13:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,84 +6999,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>František Zalaba, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 12:42:49</w:t>
+        <w:t>Strojírenský technik konstruktér / strojírenská technička konstruktérka, 28.7.2026 13:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A0D8E9D"/>
+    <w:nsid w:val="3FFBE629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7162,51 +7162,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="410DD8E5"/>
+    <w:nsid w:val="057F7BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>