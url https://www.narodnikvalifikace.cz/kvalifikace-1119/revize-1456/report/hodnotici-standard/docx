--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2547894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2547894" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2547894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C42EFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C42EFFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C42EFFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2010,51 +2010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3106,51 +3106,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4219,51 +4219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5472,51 +5472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•schéma jatečných linek pro porážku hlavních druhů jatečných zvířat s přihlédnutím k různým variabilitám v rámci běžně používaných postupů při jatečném opracování (kritérium a)</w:t>
+        <w:t>schéma jatečných linek pro porážku hlavních druhů jatečných zvířat s přihlédnutím k různým variabilitám v rámci běžně používaných postupů při jatečném opracování (kritérium a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9499" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6324,51 +6324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•schéma provozů přidružených k porážce popíše s přihlédnutím k různým variabilitám v rámci běžně používaných postupů při sběru a manipulaci s vedlejšími živočišnými produkty (kritérium b)</w:t>
+        <w:t>schéma provozů přidružených k porážce popíše s přihlédnutím k různým variabilitám v rámci běžně používaných postupů při sběru a manipulaci s vedlejšími živočišnými produkty (kritérium b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9499" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6383,51 +6383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•schéma bourárenské linky pro bourání/dělení a vykosťování jatečně upravených těl popíše s přihlédnutím k různým variabilitám v rámci běžně používaných postupů při bourání/dělení a vykosťování (kritérium d)</w:t>
+        <w:t>schéma bourárenské linky pro bourání/dělení a vykosťování jatečně upravených těl popíše s přihlédnutím k různým variabilitám v rámci běžně používaných postupů při bourání/dělení a vykosťování (kritérium d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9499" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6442,51 +6442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•schéma dílen pro výrobu jednotlivých skupin masných výrobků a masných polotovarů popíše s přihlédnutím k různým variabilitám v rámci běžně používaných postupů v masné výrobě (kritérium f)</w:t>
+        <w:t>schéma dílen pro výrobu jednotlivých skupin masných výrobků a masných polotovarů popíše s přihlédnutím k různým variabilitám v rámci běžně používaných postupů v masné výrobě (kritérium f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9499" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6501,51 +6501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•schéma provozů pro balení a expedici masa, masných výrobků a masných polotovarů popíše s přihlédnutím k různým variabilitám v rámci běžně používaných postupů při balení a expedici masa, masných výrobků a masných polotovarů (kritérium h)</w:t>
+        <w:t>schéma provozů pro balení a expedici masa, masných výrobků a masných polotovarů popíše s přihlédnutím k různým variabilitám v rámci běžně používaných postupů při balení a expedici masa, masných výrobků a masných polotovarů (kritérium h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9499" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6937,51 +6937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7755,51 +7755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9657" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9657" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8055,51 +8055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8271,51 +8271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory se zajištěnou dodávkou potřebných energií odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory se zajištěnou dodávkou potřebných energií odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8330,51 +8330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Suroviny, materiály, technologie a strojní zařízení pro zpracování masa včetně obsluhy; veškeré technologie a strojní zařízení musejí splňovat požadavky BOZP</w:t>
+        <w:t>Suroviny, materiály, technologie a strojní zařízení pro zpracování masa včetně obsluhy; veškeré technologie a strojní zařízení musejí splňovat požadavky BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8389,51 +8389,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické vybavení a čisticí prostředky nutné k zajištění hygieny a sanitace potravinářského provozu</w:t>
+        <w:t>Technické vybavení a čisticí prostředky nutné k zajištění hygieny a sanitace potravinářského provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8684,51 +8684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9369,84 +9369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog zpracování masa, 13.9.2026 18:49:23</w:t>
+        <w:t>Technolog zpracování masa, 29.10.2026 3:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="005D101C"/>
+    <w:nsid w:val="5EF00377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9532,51 +9532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="758C8608"/>
+    <w:nsid w:val="52369F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9662,51 +9662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FC32BAC"/>
+    <w:nsid w:val="17002C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9792,51 +9792,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="785A5D06"/>
+    <w:nsid w:val="248BEE76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>