--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41A49819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41A49819" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41A49819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CC2FE0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CC2FE0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CC2FE0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.4.2026 19:58:32</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D50671F"/>
+    <w:nsid w:val="37F7FA09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="750412FE"/>
+    <w:nsid w:val="048D3C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E701596"/>
+    <w:nsid w:val="6ADCE8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>