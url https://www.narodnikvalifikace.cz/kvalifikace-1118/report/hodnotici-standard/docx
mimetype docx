--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CC2FE0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CC2FE0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CC2FE0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CDB9DD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CDB9DD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CDB9DD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 7:04:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37F7FA09"/>
+    <w:nsid w:val="4F2387C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="048D3C95"/>
+    <w:nsid w:val="43671EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6ADCE8FC"/>
+    <w:nsid w:val="7D7F04EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>