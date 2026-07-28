--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CDB9DD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CDB9DD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CDB9DD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D71DA64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D71DA64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D71DA64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 13.6.2026 9:02:17</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F2387C3"/>
+    <w:nsid w:val="661C7CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43671EF0"/>
+    <w:nsid w:val="3C29E8F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D7F04EB"/>
+    <w:nsid w:val="7F058B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>