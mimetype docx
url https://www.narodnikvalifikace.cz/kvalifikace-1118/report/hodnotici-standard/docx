--- v3 (2026-07-28)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D71DA64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D71DA64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D71DA64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CEE36F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CEE36F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CEE36F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -859,51 +859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria a způsoby hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2012,51 +2012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4170,51 +4170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6416,51 +6416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8219,51 +8219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8736,84 +8736,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola ekonomických studií, Střední průmyslová škola potravinářských technologií a Střední odborná škola přírodovědná a veterinární, Praha 2, Podskalská 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 10:21:04</w:t>
+        <w:t>Technik/technička pro řízení výroby v masném průmyslu, 28.7.2026 11:28:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="661C7CA0"/>
+    <w:nsid w:val="2C00B8D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8899,51 +8899,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C29E8F3"/>
+    <w:nsid w:val="3CE393F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9029,51 +9029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F058B9D"/>
+    <w:nsid w:val="41C39F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>