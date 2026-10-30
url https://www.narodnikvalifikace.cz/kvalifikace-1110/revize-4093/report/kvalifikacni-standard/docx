--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F25724F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F25724F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F25724F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12E4AF02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12E4AF02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12E4AF02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 15.9.2026 10:20:55</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 30.10.2026 15:10:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,374 +3937,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7750"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="7750"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7750"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volajícím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="7750"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákazníkovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7999"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="7999"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7999"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="7999"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontaktů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7999"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="7999"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákazníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8249"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8249"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8249"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>další</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplňkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="8249"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8249"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="8249"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="8249"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produktu/služby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8249"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(„Předpověď</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="8249"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počasí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="8249"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="8249"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>destinaci“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9473,51 +9473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 15.9.2026 10:20:55</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 30.10.2026 15:10:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10173,714 +10173,714 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkol:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2860"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="2874"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Identifikovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="2874"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="2874"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="2874"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="2874"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seznam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="2874"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="2874"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formulovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="2874"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="2874"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="2874"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="3124"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikovaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="3124"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="3124"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiřadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="3124"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="3124"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="3124"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="3124"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="3124"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozvrnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="3124"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="3124"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="3124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="3124"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týdnů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="3373"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="3373"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="3373"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="3373"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1546" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="3373"/>
+        <w:framePr w:w="1546" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>indentifikovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="3373"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="3373"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="3373"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="3373"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prakticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="3373"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="3373"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reálné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8678" w:y="3373"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8606" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaškolení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="3373"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11397,255 +11397,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4540"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4554"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="4554"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4554"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="4554"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testovými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="4554"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="4554"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="4554"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="4554"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="4554"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="4554"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="4554"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="4554"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="4554"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="4554"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="4554"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4789"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14485,51 +14485,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 15.9.2026 10:20:55</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 30.10.2026 15:10:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15058,51 +15058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 15.9.2026 10:20:55</w:t>
+        <w:t>Pracovník/pracovnice distančního zákaznického servisu, 30.10.2026 15:10:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>