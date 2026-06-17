--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBD18BAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBD18BAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBD18BAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7E700B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7E700B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7E700B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 3.5.2026 9:59:40</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 3.5.2026 9:59:40</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 3.5.2026 9:59:40</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 3.5.2026 9:59:40</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 3.5.2026 9:59:40</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 3.5.2026 9:59:40</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 3.5.2026 9:59:40</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 3.5.2026 9:59:40</w:t>
+        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26A32A28"/>
+    <w:nsid w:val="081715CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>