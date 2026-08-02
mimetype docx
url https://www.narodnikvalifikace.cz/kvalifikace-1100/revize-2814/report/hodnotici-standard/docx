--- v1 (2026-06-17)
+++ v2 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7E700B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7E700B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7E700B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20657BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20657BA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20657BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
+        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
+        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
+        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
+        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
+        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
+        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
+        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 17.6.2026 19:42:05</w:t>
+        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="081715CF"/>
+    <w:nsid w:val="591C97C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>