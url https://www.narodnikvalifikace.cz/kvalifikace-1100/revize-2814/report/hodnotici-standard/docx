--- v2 (2026-08-02)
+++ v3 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20657BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20657BA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20657BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FC1CF2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FC1CF2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FC1CF2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
+        <w:t>Vedoucí poštovního oddělení, 16.9.2026 23:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
+        <w:t>Vedoucí poštovního oddělení, 16.9.2026 23:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
+        <w:t>Vedoucí poštovního oddělení, 16.9.2026 23:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
+        <w:t>Vedoucí poštovního oddělení, 16.9.2026 23:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
+        <w:t>Vedoucí poštovního oddělení, 16.9.2026 23:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6505,51 +6505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
+        <w:t>Vedoucí poštovního oddělení, 16.9.2026 23:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7797,51 +7797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
+        <w:t>Vedoucí poštovního oddělení, 16.9.2026 23:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8202,84 +8202,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí poštovního oddělení, 2.8.2026 5:25:22</w:t>
+        <w:t>Vedoucí poštovního oddělení, 16.9.2026 23:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="591C97C9"/>
+    <w:nsid w:val="20DEBFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>