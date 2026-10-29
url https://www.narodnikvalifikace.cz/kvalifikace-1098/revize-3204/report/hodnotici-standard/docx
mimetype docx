--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E905044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E905044" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E905044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FA4C0EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FA4C0EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FA4C0EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 16.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 13.9.2026 18:44:20</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 29.10.2026 2:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 13.9.2026 18:44:20</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 29.10.2026 2:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 13.9.2026 18:44:20</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 29.10.2026 2:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 13.9.2026 18:44:20</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 29.10.2026 2:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5195,51 +5195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 13.9.2026 18:44:20</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 29.10.2026 2:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5954,51 +5954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6264,51 +6264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Mlékárenský provoz se zajištěnou dodávkou potřebných energií odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Mlékárenský provoz se zajištěnou dodávkou potřebných energií odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12892"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6323,51 +6323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Suroviny, materiály, technologie a strojní zařízení pro zpracování mléka včetně obsluhy; veškeré technologie a strojní zařízení musí splňovat požadavky BOZP</w:t>
+        <w:t>Suroviny, materiály, technologie a strojní zařízení pro zpracování mléka včetně obsluhy; veškeré technologie a strojní zařízení musí splňovat požadavky BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12892"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6382,51 +6382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace, technická dokumentace, formuláře pro vedení provozní dokumentace</w:t>
+        <w:t>Výrobní dokumentace, technická dokumentace, formuláře pro vedení provozní dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12892"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6441,51 +6441,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické vybavení a čisticí prostředky nutné k zajištění hygieny a sanitace potravinářského provozu</w:t>
+        <w:t>Technické vybavení a čisticí prostředky nutné k zajištění hygieny a sanitace potravinářského provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2961" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12892"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6570,51 +6570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 13.9.2026 18:44:20</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 29.10.2026 2:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 13.9.2026 18:44:20</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 29.10.2026 2:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7456,84 +7456,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sekce pro mléko při Potravinářské komoře České republiky, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro řízení výroby v mlékárenství, 13.9.2026 18:44:20</w:t>
+        <w:t>Technik/technička pro řízení výroby v mlékárenství, 29.10.2026 2:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F523B42"/>
+    <w:nsid w:val="0676719D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7619,51 +7619,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4939D5AF"/>
+    <w:nsid w:val="639A5FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7749,51 +7749,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A804B85"/>
+    <w:nsid w:val="5735F3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>