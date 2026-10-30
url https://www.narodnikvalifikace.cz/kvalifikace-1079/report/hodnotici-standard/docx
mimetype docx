--- v5 (2026-09-15)
+++ v6 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R722155A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR722155A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR722155A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R733DB655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR733DB655" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR733DB655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4346,51 +4346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5319,51 +5319,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5455,79 +5455,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8553" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6244" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5539,51 +5539,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5595,51 +5595,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5654,51 +5654,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Středoškolské vzdělání s maturitou ‒ minimálně 5let odborné praxe při výkonu činnosti spojené s úklidem a čištěním nebo ve funkci zkoušejícího či učitele praktického vyučování v oblasti úklidu a s odbornou kvalifikací, kdy musí být držitelem platné personální certifikace v oboru (např. České společnosti pro jakost), nebo srovnatelného tuzemského nebo zahraničního certifikátu (např. British Institute of Cleaning Science, Gebäudereinigungsakademie der Wiener Gebäudereiniger Betriebs). Požadavky na odbornou způsobilost musí žadatel o autorizaci splňovat nejméně v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5713,51 +5713,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Středoškolské vzdělání s maturitou a alespoň 5 let odborné praxe při výkonu činnosti spojené s úklidem a čištěním, nebo ve funkci zkoušejícího či učitele praktického vyučování v oblasti úklidu a s odbornou kvalifikací, kdy musí být držitelem platné profesní kvalifikace, u které žádá o udělení autorizace. Požadavky na odbornou způsobilost musí žadatel o autorizaci splňovat nejméně v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5769,51 +5769,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5825,51 +5825,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5881,51 +5881,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5933,117 +5933,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6055,51 +5996,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6111,51 +6052,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6167,51 +6108,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5697" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6233,51 +6174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8004,986 +7945,986 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úklidu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5077"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5091"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="5091"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5091"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sociálních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="5091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="5091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="5091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="5091"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="5091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umývárenských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="5091"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="5091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblastí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5326"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5341"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5341"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5341"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nábytku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="5341"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="5341"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="5341"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5576"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1484" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5590"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="5590"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5590"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potravinářských</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5826"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1306" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5840"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="5840"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5840"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průmyslových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="5840"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6075"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6090"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="6090"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="6090"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="6090"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="6090"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="6090"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="6090"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čističe,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="6090"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>impregnace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="6090"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vosky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="6090"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krystalizační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="6090"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1407" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6339"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="6339"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6339"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdravotnických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="6339"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="6339"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6339"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemocničních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="6339"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="6339"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6574"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6589"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="6589"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6589"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tvrdých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="6589"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podlah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6589"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="6589"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="6589"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="6589"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="6589"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="6589"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="6589"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="6589"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="6589"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="6589"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koberců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6824"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6838"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="6838"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6838"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokovených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="6838"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="6838"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="6838"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábytku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="6838"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="6838"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařizovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="6838"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7088"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7088"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7088"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skleněných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="7088"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7338"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7338"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veškeré</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hygienické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7338"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9160,1564 +9101,1564 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7808"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7822"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7822"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7822"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nábytek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="7822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="7822"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="7822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="7822"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="7822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laminovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8072"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8072"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8072"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kožený</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="8072"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábytek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8307"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8322"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="8322"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8322"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skleněné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="8322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="8322"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="8322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="8322"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="8322"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8557"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1009" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8571"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="8571"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8571"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kobercové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="8571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8571"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8571"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čisticí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="8571"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="8571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zóny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8806"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8821"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="8821"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8821"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plochy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="8821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="8821"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="8821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>linoleem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="8821"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="8821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="8821"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="8821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PVC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9056"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9070"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="9070"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9070"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vápencové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="9070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podlahové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9070"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="9070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9306"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9320"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="9320"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9320"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žulové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="9320"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podlahové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9320"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9320"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9555"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9570"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9570"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>keramické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="9570"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="9570"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slinuté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="9570"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="9570"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protiskluzné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="9570"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlažby,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="9570"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="9570"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="9570"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sociálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="9570"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="9570"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="9570"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umýváren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9819"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="9819"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="9819"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cihelné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="9819"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podlahové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="9819"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="9819"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="9819"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavřené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="9819"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="9819"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="9819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neuzavřené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10054"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10069"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="10069"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plochy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="10069"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umělého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="10069"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamene</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10304"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10318"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="10318"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10318"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevěné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="10318"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laminátové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="10318"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podlahové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="10318"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10554"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10568"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="10568"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10568"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10818"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="10818"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10818"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umělé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hmoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="10818"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kanc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="10818"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>židle,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="10818"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kancelářská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="10818"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="10818"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umělé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="10818"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>květiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="10818"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="10818"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11053"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11067"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="11067"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11067"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stínící</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="11067"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="11067"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="11067"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dekorační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11067"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="11067"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11302"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11317"/>
-[...16 lines deleted...]
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="11317"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>topná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="11317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="11317"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="11317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osvětlovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="11317"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="11317"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tělesa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11552"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10775,2340 +10716,2340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11787"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11802"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="11802"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11802"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="11802"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="11802"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="11802"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="11802"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podlahového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="11802"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automatu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="11802"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysavačů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="11802"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podlahového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="11802"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotoučového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="11802"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroje,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="11802"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="11802"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12032"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10171" w:y="11802"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čističe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="12032"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12032"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="12032"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="12032"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysokotlakého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="12032"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="12032"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čističe),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="12032"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="12032"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prodlužovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="12032"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="12032"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12267"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12282"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="12282"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mikrovláknové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>utěrky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12282"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="12282"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="12282"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblastí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="12282"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="12282"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="12282"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="12282"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celulózové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="12282"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>utěrky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="12282"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>houby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="12282"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="12282"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="12282"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štětka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="12282"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9172" w:y="12282"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>WC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="12282"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12512"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástavcem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="12512"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ometák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12512"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prachu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="12512"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="12512"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pavučin,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="12512"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teleskopická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="12512"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tyč,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="12512"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podlahový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="12512"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>držák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="12512"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="12512"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="12512"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6451" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="12512"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="12512"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="12512"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="12512"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>unašeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12742"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9388" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="12742"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="12742"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="12512"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="12742"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="12742"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barvami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="12742"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="12742"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="12742"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="12742"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="12742"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>držáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="12742"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mopů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="12742"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="12742"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tyčí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="12742"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="12742"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třásňový,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="12742"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="12742"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="12742"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úchyty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12973"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mikrovláknové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="12973"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mopy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12973"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="12973"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="12973"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="12973"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="12973"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="12973"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="12973"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="12973"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barevném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="12973"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kódování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="12973"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="12973"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HACCP,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="12973"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celulózová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13203"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>houba,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="13203"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vědro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="13203"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="12973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="13203"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtyřech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="13203"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barvách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="13203"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="13203"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="13203"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="13203"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>l,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="13203"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozprašovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="13203"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="13203"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barevného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="13203"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kódování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="13203"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="13203"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="13203"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="13203"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13434"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odměrné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="13434"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="13434"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="13203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dávkovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="13434"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="13434"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvouvozík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="13434"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="13434"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ždímačem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="13434"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="13434"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vložkou,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="13434"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úklidový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="13434"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="13434"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8088" w:y="13434"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemocniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="13434"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="13434"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>igelitové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13664"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="13434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podložky/pytle,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="13664"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednorázové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="13664"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návleky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="13664"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozmývák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="13664"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="13664"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="13664"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okenní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="13664"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kbelík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="13664"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škrabka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="13664"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13899"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13914"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13914"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13914"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přístupová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="13914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="13914"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="13914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="13914"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="13914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výškové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="13914"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="13914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14149"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14163"/>
-[...10 lines deleted...]
-        <w:t>•Lékárnička</w:t>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14163"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14398"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14220,51 +14161,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14978,51 +14919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15495,84 +15436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace úklidu a čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní vedoucí úklidu, 15.9.2026 15:23:54</w:t>
+        <w:t>Provozní vedoucí úklidu, 30.10.2026 16:43:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44F50B03"/>
+    <w:nsid w:val="17676534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15658,51 +15599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DB6CAC7"/>
+    <w:nsid w:val="400F6A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>