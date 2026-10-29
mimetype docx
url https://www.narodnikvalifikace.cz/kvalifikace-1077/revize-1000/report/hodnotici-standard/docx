--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6981D146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6981D146" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6981D146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R241A74E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR241A74E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR241A74E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký kašér, 13.9.2026 18:40:24</w:t>
+        <w:t>Umělecký kašér, 29.10.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2237,51 +2237,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký kašér, 13.9.2026 18:40:24</w:t>
+        <w:t>Umělecký kašér, 29.10.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký kašér, 13.9.2026 18:40:24</w:t>
+        <w:t>Umělecký kašér, 29.10.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4275,51 +4275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký kašér, 13.9.2026 18:40:24</w:t>
+        <w:t>Umělecký kašér, 29.10.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký kašér, 13.9.2026 18:40:24</w:t>
+        <w:t>Umělecký kašér, 29.10.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostorná, přiměřeně temperovaná místnost s možností odvětrání (odsávání), s denním i umělým osvětlením, s přívodem studené i teplé vody a přívodem elektrické energie odpovídající předpisům BOZP a PO.</w:t>
+        <w:t>prostorná, přiměřeně temperovaná místnost s možností odvětrání (odsávání), s denním i umělým osvětlením, s přívodem studené i teplé vody a přívodem elektrické energie odpovídající předpisům BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5517,51 +5517,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracovní stůl s dostatečně velkou pracovní deskou – 2 m x 1,2 m,</w:t>
+        <w:t>pracovní stůl s dostatečně velkou pracovní deskou – 2 m x 1,2 m,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5576,51 +5576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•řezací stůl,</w:t>
+        <w:t>řezací stůl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5635,51 +5635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odlévací a modelovací podložka,</w:t>
+        <w:t>odlévací a modelovací podložka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5694,51 +5694,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelovací špachtle kovové a dřevěné,</w:t>
+        <w:t>modelovací špachtle kovové a dřevěné,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5753,51 +5753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•očka,</w:t>
+        <w:t>očka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5812,51 +5812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nože,</w:t>
+        <w:t>nože,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5871,51 +5871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•řezáky,</w:t>
+        <w:t>řezáky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5930,51 +5930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•různé typy pil,</w:t>
+        <w:t>různé typy pil,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5989,51 +5989,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nůžky,</w:t>
+        <w:t>nůžky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6048,51 +6048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odporový drát,</w:t>
+        <w:t>odporový drát,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6107,51 +6107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada pilníků a rašplí různých velikostí a hrubosti,</w:t>
+        <w:t>sada pilníků a rašplí různých velikostí a hrubosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6166,51 +6166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•štětce, misky, míchací nádoby,</w:t>
+        <w:t>štětce, misky, míchací nádoby,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6225,51 +6225,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•smirkový papír různé hrubosti,</w:t>
+        <w:t>smirkový papír různé hrubosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6284,51 +6284,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•psací a kreslicí potřeby (tužka, fix ...),</w:t>
+        <w:t>psací a kreslicí potřeby (tužka, fix ...),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6343,51 +6343,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•metr, pravítko, úhelník, kružítko.</w:t>
+        <w:t>metr, pravítko, úhelník, kružítko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6514,51 +6514,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•papír,</w:t>
+        <w:t>papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6573,51 +6573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•polystyren,</w:t>
+        <w:t>polystyren,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6632,51 +6632,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelářské hmoty (hlíny, modelína…),</w:t>
+        <w:t>modelářské hmoty (hlíny, modelína…),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6691,51 +6691,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formovací materiály (bílá sochařská sádra, silikony, kaučuky, algináty…),</w:t>
+        <w:t>formovací materiály (bílá sochařská sádra, silikony, kaučuky, algináty…),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6750,51 +6750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•separační prostředky (mýdlo, jar, stearin),</w:t>
+        <w:t>separační prostředky (mýdlo, jar, stearin),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6809,51 +6809,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•různé druhy lepidel odpovídající materiálům použitým při zkoušce,</w:t>
+        <w:t>různé druhy lepidel odpovídající materiálům použitým při zkoušce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•montážní pěna,</w:t>
+        <w:t>montážní pěna,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6927,51 +6927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•podle zadané zkušební práce dráty, dřevo, plasty, textile,</w:t>
+        <w:t>podle zadané zkušební práce dráty, dřevo, plasty, textile,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6986,51 +6986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní pomůcky (chemická maska!).</w:t>
+        <w:t>ochranné pracovní pomůcky (chemická maska!).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7393,51 +7393,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut) denně po dobu 40 až 80 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký kašér, 13.9.2026 18:40:24</w:t>
+        <w:t>Umělecký kašér, 29.10.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7910,84 +7910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký kašér, 13.9.2026 18:40:24</w:t>
+        <w:t>Umělecký kašér, 29.10.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="397CFF42"/>
+    <w:nsid w:val="165B4493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8073,51 +8073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1108812C"/>
+    <w:nsid w:val="1D3E9211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8203,51 +8203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08DE141A"/>
+    <w:nsid w:val="6F735A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8333,51 +8333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E6DEC67"/>
+    <w:nsid w:val="435EE4F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8463,51 +8463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4FC1382B"/>
+    <w:nsid w:val="1DDB8C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>