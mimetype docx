--- v3 (2026-08-09)
+++ v4 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EA5B479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EA5B479" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EA5B479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C00DE26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C00DE26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C00DE26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4645,51 +4645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5758,51 +5758,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7930,51 +7930,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8847,51 +8847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9761,51 +9761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11923,51 +11923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12153,51 +12153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,84 +12726,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 9.8.2026 2:03:01</w:t>
+        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53AAAA76"/>
+    <w:nsid w:val="4157AB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12889,51 +12889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F372F9"/>
+    <w:nsid w:val="27E0714B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13019,51 +13019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="031FF1AB"/>
+    <w:nsid w:val="39A4009B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13149,51 +13149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60A36454"/>
+    <w:nsid w:val="50A521A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13279,51 +13279,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="764512F0"/>
+    <w:nsid w:val="3BAB86EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>