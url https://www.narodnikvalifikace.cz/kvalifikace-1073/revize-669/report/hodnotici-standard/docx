--- v4 (2026-09-23)
+++ v5 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C00DE26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C00DE26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C00DE26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD1C91E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD1C91E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD1C91E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4645,51 +4645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5758,51 +5758,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7930,51 +7930,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8847,51 +8847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9761,51 +9761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10369,51 +10369,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•sociálních zařízení a umývárenských oblastí </w:t>
+        <w:t xml:space="preserve">sociálních zařízení a umývárenských oblastí </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10428,51 +10428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nábytku a zařízení</w:t>
+        <w:t>nábytku a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10487,51 +10487,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kuchyňských prostor</w:t>
+        <w:t>kuchyňských prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10546,51 +10546,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tvrdých podlah různých typů, textilií a koberců</w:t>
+        <w:t>tvrdých podlah různých typů, textilií a koberců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10605,51 +10605,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
+        <w:t>pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skleněných ploch</w:t>
+        <w:t>skleněných ploch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10723,51 +10723,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•do myček a praček</w:t>
+        <w:t>do myček a praček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10838,51 +10838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sociální zařízení včetně umývárenské oblasti vybavené WC mísou, pisoárem, umyvadlem, sprchovým koutem, zrcadlem, bateriemi.</w:t>
+        <w:t>sociální zařízení včetně umývárenské oblasti vybavené WC mísou, pisoárem, umyvadlem, sprchovým koutem, zrcadlem, bateriemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10897,51 +10897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pokoj s kobercem, dřevěným nábytkem a nábytkem s plastovou dýhou, kancelářskou technikou</w:t>
+        <w:t>pokoj s kobercem, dřevěným nábytkem a nábytkem s plastovou dýhou, kancelářskou technikou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10956,51 +10956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•chodba, schodiště s PVC nebo dlažbou</w:t>
+        <w:t>chodba, schodiště s PVC nebo dlažbou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11015,51 +11015,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kuchyňka s linkou vybavená varnou deskou, mikrovlnou troubou, digestoří, dřezem, kávovarem, lednicí a myčkou, jídelní stůl se židlemi a inventář ke stolování</w:t>
+        <w:t>kuchyňka s linkou vybavená varnou deskou, mikrovlnou troubou, digestoří, dřezem, kávovarem, lednicí a myčkou, jídelní stůl se židlemi a inventář ke stolování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11074,51 +11074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zabudované materiály – dlažba a protiskluzná dlažba, kámen – žula mramor, linoleum nebo PVC, skleněné plochy</w:t>
+        <w:t>zabudované materiály – dlažba a protiskluzná dlažba, kámen – žula mramor, linoleum nebo PVC, skleněné plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11133,51 +11133,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pračka a sušička prádla – různé druhy prádla</w:t>
+        <w:t>pračka a sušička prádla – různé druhy prádla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11192,51 +11192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skleněné plochy</w:t>
+        <w:t>skleněné plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11307,51 +11307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vysavače – různé typy, prodlužovací kabel</w:t>
+        <w:t>vysavače – různé typy, prodlužovací kabel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11366,51 +11366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mikrovláknové utěrky do všech oblastí a všech typů, celulózové utěrky, houby s padem, štětka na WC s nástavcem, ometák prachu a pavučin, teleskopická tyč, podlahový držák padu s minimálně 5 typy padů, držáky mopů včetně tyčí, mop třásňový, plochý s úchyty, mikrovláknové mopy všech typů, kartáček, celulózová houba, vědro ve čtyřech barvách o obsahu 5 l, rozprašovače podle barevného kódování v potřebném množství a odměrné a dávkovací pomůcky, dvouvozík se ždímačem a vložkou, igelitové podložky/pytle, rozmývák, stěrka atd.</w:t>
+        <w:t>mikrovláknové utěrky do všech oblastí a všech typů, celulózové utěrky, houby s padem, štětka na WC s nástavcem, ometák prachu a pavučin, teleskopická tyč, podlahový držák padu s minimálně 5 typy padů, držáky mopů včetně tyčí, mop třásňový, plochý s úchyty, mikrovláknové mopy všech typů, kartáček, celulózová houba, vědro ve čtyřech barvách o obsahu 5 l, rozprašovače podle barevného kódování v potřebném množství a odměrné a dávkovací pomůcky, dvouvozík se ždímačem a vložkou, igelitové podložky/pytle, rozmývák, stěrka atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11425,51 +11425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•žehlička, žehlicí prkno, parní stanice, popř. žehlicí lis – různé druhy prádla a košile, saka, kalhoty, oděvy se zipem.</w:t>
+        <w:t>žehlička, žehlicí prkno, parní stanice, popř. žehlicí lis – různé druhy prádla a košile, saka, kalhoty, oděvy se zipem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11484,51 +11484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ubrusy a ubrousky a ostatní inventář ke stolování – na pokrmy, nápoje, různé příbory</w:t>
+        <w:t>ubrusy a ubrousky a ostatní inventář ke stolování – na pokrmy, nápoje, různé příbory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11543,51 +11543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•domácí lékárnička</w:t>
+        <w:t>domácí lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11371" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11923,51 +11923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12153,51 +12153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,84 +12726,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 23.9.2026 11:53:30</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 15:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4157AB9B"/>
+    <w:nsid w:val="294C4EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12889,51 +12889,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27E0714B"/>
+    <w:nsid w:val="1E4C2CF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13019,51 +13019,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39A4009B"/>
+    <w:nsid w:val="5ADD8692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13149,51 +13149,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50A521A6"/>
+    <w:nsid w:val="1BF35720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13279,51 +13279,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BAB86EF"/>
+    <w:nsid w:val="39AD78E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>