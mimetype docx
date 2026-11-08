--- v4 (2026-09-01)
+++ v5 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A81823C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A81823C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A81823C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67487557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67487557" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67487557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5218,51 +5218,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15517,51 +15517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15895,79 +15895,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8121" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6315"/>
+        <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15979,51 +15979,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16035,51 +16035,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16094,51 +16094,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s maturitou a alespoň 5 let odborné praxe při výkonu činnosti spojené s úklidem a čištěním nebo ve funkci učitele praktického vyučování v oblasti úklidu a s odbornou kvalifikací, kdy musí být držitelem platné personální certifikace v oboru (např. České společnosti pro jakost), nebo srovnatelného tuzemského nebo zahraničního certifikátu (např. British Institute of Cleaning Science, Gebäudereinigungsakademie der Wiener Gebäudereiniger Betriebs) nebo certifikace dle ISO 18001, 9001, 14001. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16153,51 +16153,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské vzdělání minimálně v bakalářském studijním programu a alespoň 5 let odborné praxe při výkonu činnosti spojené se zajišťováním úklidu domácností nebo ve funkci učitele praktického vyučování v oblasti úklidu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16212,51 +16212,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 69-026-H Hospodyně v domácnosti + střední vzdělání s maturitou a alespoň 5 let odborné praxe při výkonu činnosti spojené se zajišťováním úklidu domácností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16268,51 +16268,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16324,51 +16324,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -16376,117 +16376,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16498,51 +16439,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16554,51 +16495,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16610,51 +16551,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6862"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16676,51 +16617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17508,51 +17449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•sociálních zařízení a umývárenských oblastí </w:t>
+        <w:t xml:space="preserve">sociálních zařízení a umývárenských oblastí </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17567,51 +17508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nábytku a zařízení</w:t>
+        <w:t>nábytku a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17626,51 +17567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kuchyňských prostor</w:t>
+        <w:t>kuchyňských prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17685,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tvrdých podlah různých typů, textilií a koberců</w:t>
+        <w:t>tvrdých podlah různých typů, textilií a koberců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17744,51 +17685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
+        <w:t>pokovených a kovových částí nábytku a zařizovacích předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17803,51 +17744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skleněných ploch</w:t>
+        <w:t>skleněných ploch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17862,51 +17803,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•do myček a praček</w:t>
+        <w:t>do myček a praček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17977,51 +17918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sociální zařízení včetně umývárenské oblasti vybavené WC mísou, umyvadlem, sprchovým koutem, zrcadlem, bateriemi</w:t>
+        <w:t>sociální zařízení včetně umývárenské oblasti vybavené WC mísou, umyvadlem, sprchovým koutem, zrcadlem, bateriemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18036,51 +17977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pokoj s kobercem, dřevěným nábytkem a nábytkem s plastovou dýhou</w:t>
+        <w:t>pokoj s kobercem, dřevěným nábytkem a nábytkem s plastovou dýhou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18095,51 +18036,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•chodba, schodiště s PVC nebo dlažbou</w:t>
+        <w:t>chodba, schodiště s PVC nebo dlažbou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18154,51 +18095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pračka a sušička prádla – různé druhy prádla</w:t>
+        <w:t>pračka a sušička prádla – různé druhy prádla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18213,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skleněné plochy</w:t>
+        <w:t>skleněné plochy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18272,51 +18213,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zásuvky a vypínače</w:t>
+        <w:t>zásuvky a vypínače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18331,51 +18272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kuchyňka s linkou vybavená varnou deskou, mikrovlnou troubou, digestoří, dřezem, lednicí a myčkou</w:t>
+        <w:t>kuchyňka s linkou vybavená varnou deskou, mikrovlnou troubou, digestoří, dřezem, lednicí a myčkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18390,51 +18331,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•materiály: dlažba a protiskluzná dlažba, kámen – žula, mramor, linoleum nebo PVC, kůže a koženka, keramické obklady, plovoucí podlaha, dřevěná podlaha, marmoleum, svinutá dlažba</w:t>
+        <w:t>materiály: dlažba a protiskluzná dlažba, kámen – žula, mramor, linoleum nebo PVC, kůže a koženka, keramické obklady, plovoucí podlaha, dřevěná podlaha, marmoleum, svinutá dlažba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -18561,51 +18502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vysavače - minimálně 3 typy - sáčkový, vodní a cyklonový</w:t>
+        <w:t>vysavače - minimálně 3 typy - sáčkový, vodní a cyklonový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18620,51 +18561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mikrovláknové utěrky do všech oblastí a všech typů (např.: na sklo, univerzální, na nerez, na suché stírání, atd.), celulózové utěrky, houby s padem, štětka na WC s nástavcem, ometák prachu a pavučin, držáky mopů včetně tyčí, mop třásňový, plochý s úchyty, mikrovláknové mopy všech typů, kartáček, celulózová houba, vědro o obsahu 5 l a 10 l, rozprašovače podle barevného kódování v potřebném množství a odměrné a dávkovací pomůcky, igelitové podložky/pytle, stěrka atd.</w:t>
+        <w:t>mikrovláknové utěrky do všech oblastí a všech typů (např.: na sklo, univerzální, na nerez, na suché stírání, atd.), celulózové utěrky, houby s padem, štětka na WC s nástavcem, ometák prachu a pavučin, držáky mopů včetně tyčí, mop třásňový, plochý s úchyty, mikrovláknové mopy všech typů, kartáček, celulózová houba, vědro o obsahu 5 l a 10 l, rozprašovače podle barevného kódování v potřebném množství a odměrné a dávkovací pomůcky, igelitové podložky/pytle, stěrka atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18679,51 +18620,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•žehlička, žehlicí prkno, parní stanice, popř. žehlicí lis – různé druhy prádla a košile, saka, kalhoty, oděvy se zipem a různé druhy textilií (bavlna, len, hedvábí, silon, manšestr, vlna)</w:t>
+        <w:t>žehlička, žehlicí prkno, parní stanice, popř. žehlicí lis – různé druhy prádla a košile, saka, kalhoty, oděvy se zipem a různé druhy textilií (bavlna, len, hedvábí, silon, manšestr, vlna)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12297" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -18976,51 +18917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19345,51 +19286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemného testu jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,84 +19859,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IVPD, s. r. o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodyně v domácnosti, 1.9.2026 10:20:28</w:t>
+        <w:t>Hospodyně v domácnosti, 8.11.2026 16:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2008FC2D"/>
+    <w:nsid w:val="7DD60EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20081,51 +20022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0845AC8B"/>
+    <w:nsid w:val="584AAB5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20211,51 +20152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FD0F242"/>
+    <w:nsid w:val="2F88F701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20341,51 +20282,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A7F5BE1"/>
+    <w:nsid w:val="7DBB5D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20471,51 +20412,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50FE3092"/>
+    <w:nsid w:val="1CBEBE3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>