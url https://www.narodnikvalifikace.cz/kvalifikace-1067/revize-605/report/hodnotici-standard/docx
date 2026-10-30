--- v2 (2026-08-01)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD5614C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD5614C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD5614C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R149CF391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR149CF391" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR149CF391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2013,51 +2013,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3288,51 +3288,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7677,680 +7677,680 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9132"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9147"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9147"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9147"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9147"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="9147"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="9147"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>marketingu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="9147"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="9147"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="9147"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="9147"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="9147"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="9147"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9382"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9396"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9396"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9396"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9396"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidlech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="9396"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="9396"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="9396"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="9396"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="9396"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skladování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="9396"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="9396"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="9396"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="9396"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="9396"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="9396"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9631"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9646"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="9646"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účetní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="9646"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="9646"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="9646"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="9646"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="9646"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="9646"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="9646"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="9646"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="9646"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9881"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11564,51 +11564,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11737,391 +11737,391 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2173"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účetní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="2173"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="2173"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="2173"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="2173"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="2173"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="2423"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="2423"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="2423"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="2423"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="2423"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prodej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="2423"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="2423"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="2423"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="2423"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="2423"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12400,255 +12400,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ceny:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3378"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="3378"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3378"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3378"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="3378"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="3378"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="3378"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prodej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="3378"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="3378"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="3378"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="3378"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="3378"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="3378"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="3378"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12985,51 +12985,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15095,84 +15095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola podnikání a obchodu, spol. s r. o., Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43EEDDFC"/>
+    <w:nsid w:val="0D2D33AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15258,51 +15258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C991D4D"/>
+    <w:nsid w:val="43DB7BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>