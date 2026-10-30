--- v2 (2026-08-01)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CFDFD3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CFDFD3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CFDFD3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C0056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C0056" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C0056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2067,51 +2067,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3504,51 +3504,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9440,697 +9440,697 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10999"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="10999"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10999"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="10999"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="10999"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="10999"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>marketingu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="10999"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="10999"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="10999"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="10999"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="10999"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="10999"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11235"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11249"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11249"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11249"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11249"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidlech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="11249"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="11249"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="11249"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="11249"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="11249"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skladování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="11249"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="11249"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="11249"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="11249"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="11249"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="11249"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11499"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="11499"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daňové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="11499"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="11499"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="11499"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="11499"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="11499"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="11499"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="11499"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="11499"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="11499"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="11499"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="11499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12919,51 +12919,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13415,340 +13415,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2629"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2644"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2644"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daňové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="2644"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="2644"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="2644"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="2644"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="2644"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="2644"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="2644"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="2644"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="2893"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prodej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koncovému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2893"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákazníkovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="2893"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="2893"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="2893"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="2893"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3129"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14027,204 +14027,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ceny:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3834"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3849"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="3849"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3849"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prodej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="3849"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koncovému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="3849"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákazníkovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="3849"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="3849"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="3849"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="3849"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="3849"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="3849"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14561,51 +14561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15237,51 +15237,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15478,51 +15478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15694,51 +15694,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zkušební místnost</w:t>
+        <w:t>Zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15753,51 +15753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výpočetní technika vybavená operačním systémem, textovým editorem, tabulkovým procesorem, programem pro tvorbu prezentací s připojením k internetu a k elektronickému katalogu zboží, objednávkovému a skladovému systému firmy</w:t>
+        <w:t>Výpočetní technika vybavená operačním systémem, textovým editorem, tabulkovým procesorem, programem pro tvorbu prezentací s připojením k internetu a k elektronickému katalogu zboží, objednávkovému a skladovému systému firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15812,51 +15812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Obchodní a účetní tiskopisy (jednoduchý (paragon) a běžný daňový doklad, příjmový a výdajový pokladní doklad, reklamační list, záruční list, formulář objednávky, dodací list, vystavené a přijaté faktury, záruční list, dokumentace HACCP)</w:t>
+        <w:t>Obchodní a účetní tiskopisy (jednoduchý (paragon) a běžný daňový doklad, příjmový a výdajový pokladní doklad, reklamační list, záruční list, formulář objednávky, dodací list, vystavené a přijaté faktury, záruční list, dokumentace HACCP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15871,51 +15871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příslušná legislativa v platném znění</w:t>
+        <w:t>Příslušná legislativa v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15930,51 +15930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zboží v souladu se zadáním praktického předvedení zboží – 2 kusy balených trvanlivých potravin do váhy 5 kg, 2 kusy drobných balených drogistických výrobků do váhy 5 kg, 2 kusy elektroniky nebo kuchyňských potřeb do váhy 5 kg</w:t>
+        <w:t>Zboží v souladu se zadáním praktického předvedení zboží – 2 kusy balených trvanlivých potravin do váhy 5 kg, 2 kusy drobných balených drogistických výrobků do váhy 5 kg, 2 kusy elektroniky nebo kuchyňských potřeb do váhy 5 kg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15989,51 +15989,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Tablet nebo iPad se zabudovanou prezentací nabízených výrobků </w:t>
+        <w:t xml:space="preserve">Tablet nebo iPad se zabudovanou prezentací nabízených výrobků </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16048,51 +16048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Indoor propagační prvky - například menší varianty vzorů plošné propagace, výše uvedených předváděných výrobků formou plakátů, stojanů a roll-banerů</w:t>
+        <w:t>Indoor propagační prvky - například menší varianty vzorů plošné propagace, výše uvedených předváděných výrobků formou plakátů, stojanů a roll-banerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16107,51 +16107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Outdoor propagační prvky – například reklamní cedule na prezentaci výrobků</w:t>
+        <w:t>Outdoor propagační prvky – například reklamní cedule na prezentaci výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16514,51 +16514,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 45 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17031,84 +17031,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pramos, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní cestující, 1.8.2026 10:11:37</w:t>
+        <w:t>Obchodní cestující, 30.10.2026 15:10:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="084F4904"/>
+    <w:nsid w:val="095F5949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17194,51 +17194,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C1F01AA"/>
+    <w:nsid w:val="2D1756FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17324,51 +17324,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AD31B41"/>
+    <w:nsid w:val="6830A616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>