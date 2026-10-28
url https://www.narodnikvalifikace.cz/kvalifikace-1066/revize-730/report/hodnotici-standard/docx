--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A117794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A117794" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A117794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D3DBD76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D3DBD76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D3DBD76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2478,51 +2478,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3037,51 +3037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3866,51 +3866,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4695,51 +4695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úkol č. 1 - Pro ověření znalostí z hlediska financí je požadováno vytvořit jednoduchou formu finanční analýzy, včetně definování jednotlivých ukazatelů (likvidita, rentabilita, zadluženost, ukazatel obratu a ukazatel aktivity). Důležitým ukazatelem je stanovení výše cash-flow ve firmě, která je důležitou veličinou schopnosti firmy generovat zisk. Využitá data a informace budou čerpány z veřejně dostupných výročních zpráv.</w:t>
+        <w:t>Úkol č. 1 - Pro ověření znalostí z hlediska financí je požadováno vytvořit jednoduchou formu finanční analýzy, včetně definování jednotlivých ukazatelů (likvidita, rentabilita, zadluženost, ukazatel obratu a ukazatel aktivity). Důležitým ukazatelem je stanovení výše cash-flow ve firmě, která je důležitou veličinou schopnosti firmy generovat zisk. Využitá data a informace budou čerpány z veřejně dostupných výročních zpráv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9441" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5547,51 +5547,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úkol č. 2 - Z hlediska časové náročnosti na zhodnocení obratu prodeje a tím závislé návaznosti na jednotlivé objednávky je nutné analyzovat druh sortimentu podle Paretova pravidla (80% na 20%) nebo metodou ABC. Odevzdání zpracovaných údajů bude posláno autorizované osobě nejpozději 14 dní před realizací samotné zkoušky.</w:t>
+        <w:t>Úkol č. 2 - Z hlediska časové náročnosti na zhodnocení obratu prodeje a tím závislé návaznosti na jednotlivé objednávky je nutné analyzovat druh sortimentu podle Paretova pravidla (80% na 20%) nebo metodou ABC. Odevzdání zpracovaných údajů bude posláno autorizované osobě nejpozději 14 dní před realizací samotné zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9441" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5606,51 +5606,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úkol č. 3 - Pro kontrolu základních investičních znalostí je nutné vytvořit daný rozpočet v rámci podnikatelského záměru na dané časové období. Toto téma může být také propojeno se stanoveným rozpočtem na výběr dodavatelů outsourcingových služeb v rámci velkoobchodu. Forma zpracování by měla mít pouze základní charakter kvůli náročnosti na dané zpracování a měla by být úplná, co se týče obsahové stránky.</w:t>
+        <w:t>Úkol č. 3 - Pro kontrolu základních investičních znalostí je nutné vytvořit daný rozpočet v rámci podnikatelského záměru na dané časové období. Toto téma může být také propojeno se stanoveným rozpočtem na výběr dodavatelů outsourcingových služeb v rámci velkoobchodu. Forma zpracování by měla mít pouze základní charakter kvůli náročnosti na dané zpracování a měla by být úplná, co se týče obsahové stránky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9441" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5818,51 +5818,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6933,51 +6933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7553,51 +7553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8070,84 +8070,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer nákupu velkoobchodu, 13.9.2026 18:01:02</w:t>
+        <w:t>Manažer nákupu velkoobchodu, 28.10.2026 23:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39D43887"/>
+    <w:nsid w:val="6AF3D7E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8233,51 +8233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C8A0961"/>
+    <w:nsid w:val="5EA32CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8363,51 +8363,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="304CD389"/>
+    <w:nsid w:val="407569F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>