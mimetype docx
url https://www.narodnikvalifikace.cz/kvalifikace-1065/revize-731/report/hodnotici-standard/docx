--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ECEF41F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ECEF41F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ECEF41F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65FFB27C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65FFB27C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65FFB27C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3974,51 +3974,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4803,51 +4803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5652,51 +5652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úkol č. 1 – marketingový průzkum: návrh marketingového průzkumu by měl být zaměřen na zhodnocení spokojenosti stávajících zákazníků a na průzkum konkurenčního prostředí nabídek služeb a zboží v rámci stejného oboru podnikatelské činnosti.</w:t>
+        <w:t>Úkol č. 1 – marketingový průzkum: návrh marketingového průzkumu by měl být zaměřen na zhodnocení spokojenosti stávajících zákazníků a na průzkum konkurenčního prostředí nabídek služeb a zboží v rámci stejného oboru podnikatelské činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5711,51 +5711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úkol č. 2 – marketingový mix - úkolem uchazeče bude vytvořit a následně prezentovat popis firmy a nabízených výrobků a služeb za využití marketingového mixu 4P, definovat a stanovit marketingovou koncepci firmy a vyhodnocení současného postavení firmy na trhu za pomocí SWOT analýzy. Využitá data a informace budou čerpána z veřejně dostupných zdrojů.</w:t>
+        <w:t>Úkol č. 2 – marketingový mix - úkolem uchazeče bude vytvořit a následně prezentovat popis firmy a nabízených výrobků a služeb za využití marketingového mixu 4P, definovat a stanovit marketingovou koncepci firmy a vyhodnocení současného postavení firmy na trhu za pomocí SWOT analýzy. Využitá data a informace budou čerpána z veřejně dostupných zdrojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5770,51 +5770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úkol č. 3 – finanční analýza - pro ověření znalostí z hlediska financí je požadováno vytvořit jednoduchou formu finanční analýzy, včetně definování jednotlivých ukazatelů (likvidita, rentabilita, zadluženost, ukazatel obratu a ukazatel aktivity). Důležitým ukazatelem je stanovení výše cash-flow ve firmě, která je důležitou veličinou schopnosti firmy generovat zisk. Využitá data a informace budou čerpány z veřejně dostupných výročních zpráv. Uchazeč odevzdá zpracovanou prezentaci v elektronické podobě.</w:t>
+        <w:t>Úkol č. 3 – finanční analýza - pro ověření znalostí z hlediska financí je požadováno vytvořit jednoduchou formu finanční analýzy, včetně definování jednotlivých ukazatelů (likvidita, rentabilita, zadluženost, ukazatel obratu a ukazatel aktivity). Důležitým ukazatelem je stanovení výše cash-flow ve firmě, která je důležitou veličinou schopnosti firmy generovat zisk. Využitá data a informace budou čerpány z veřejně dostupných výročních zpráv. Uchazeč odevzdá zpracovanou prezentaci v elektronické podobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5829,51 +5829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Úkol č. 4 – návrh zadávací dokumentace výběrového řízení na dodavatele služeb - pro ověření tvorby rozpočtu na jednotlivé aktivity podniku bude uchazeči zadán úkol na stanovení rozpočtu pro všechny potřebné náklady spojené s vystaveným tenderem na výběr dodavatele služeb (např. přístavba skladovacích prostorů, automatizace skladu, aj). Uchazeč musí jmenovat i hodnoticí kritéria, na základě kterých bude dodavatel služeb vybírán. Využitá data a informace budou čerpány z veřejně dostupných informací s danou nabídkou využití požadovaných služeb. Cílem je navrhnout nejoptimálnějšího dodavatele služeb v rámci poskytovaných služeb, servisu, ceny, kvality, aj. Řešení úkolu bude zpracováno formou prezentace včetně porovnání jednotlivých hodnoticích kritérií pro výběr optimálního dodavatele.</w:t>
+        <w:t>Úkol č. 4 – návrh zadávací dokumentace výběrového řízení na dodavatele služeb - pro ověření tvorby rozpočtu na jednotlivé aktivity podniku bude uchazeči zadán úkol na stanovení rozpočtu pro všechny potřebné náklady spojené s vystaveným tenderem na výběr dodavatele služeb (např. přístavba skladovacích prostorů, automatizace skladu, aj). Uchazeč musí jmenovat i hodnoticí kritéria, na základě kterých bude dodavatel služeb vybírán. Využitá data a informace budou čerpány z veřejně dostupných informací s danou nabídkou využití požadovaných služeb. Cílem je navrhnout nejoptimálnějšího dodavatele služeb v rámci poskytovaných služeb, servisu, ceny, kvality, aj. Řešení úkolu bude zpracováno formou prezentace včetně porovnání jednotlivých hodnoticích kritérií pro výběr optimálního dodavatele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13669"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -5929,51 +5929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6988,51 +6988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7608,51 +7608,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8125,84 +8125,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer odbytu velkoobchodu, 13.9.2026 18:04:25</w:t>
+        <w:t>Manažer odbytu velkoobchodu, 28.10.2026 23:11:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E8EA891"/>
+    <w:nsid w:val="52F3715B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8288,51 +8288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73697EC8"/>
+    <w:nsid w:val="0D0C0A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8418,51 +8418,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19E28A4B"/>
+    <w:nsid w:val="6085C0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>