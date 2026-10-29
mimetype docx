--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3825D01A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3825D01A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3825D01A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52FC9AB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52FC9AB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52FC9AB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka odbytu velkoobchodu, 13.9.2026 19:31:01</w:t>
+        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1378,51 +1378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•úkol č. 1 – marketingový průzkum: návrh marketingového průzkumu by měl být zaměřen na zhodnocení spokojenosti stávajících zákazníků a na průzkum konkurenčního prostředí nabídek služeb a zboží v rámci stejného oboru podnikatelské činnosti.</w:t>
+        <w:t>úkol č. 1 – marketingový průzkum: návrh marketingového průzkumu by měl být zaměřen na zhodnocení spokojenosti stávajících zákazníků a na průzkum konkurenčního prostředí nabídek služeb a zboží v rámci stejného oboru podnikatelské činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9215" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -1437,51 +1437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•úkol č. 2 – marketingový mix - úkolem uchazeče bude vytvořit a následně prezentovat popis firmy a nabízených výrobků a služeb za využití marketingového mixu 4P, definovat a stanovit marketingovou koncepci firmy a vyhodnocení současného postavení firmy na trhu za pomocí SWOT analýzy. Využitá data a informace budou čerpána z veřejně dostupných zdrojů.</w:t>
+        <w:t>úkol č. 2 – marketingový mix - úkolem uchazeče bude vytvořit a následně prezentovat popis firmy a nabízených výrobků a služeb za využití marketingového mixu 4P, definovat a stanovit marketingovou koncepci firmy a vyhodnocení současného postavení firmy na trhu za pomocí SWOT analýzy. Využitá data a informace budou čerpána z veřejně dostupných zdrojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9215" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -1496,51 +1496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•úkol č. 3 – finanční analýza - pro ověření znalostí z hlediska financí je požadováno vytvořit jednoduchou formu finanční analýzy, včetně definování jednotlivých ukazatelů (likvidita, rentabilita, zadluženost, ukazatel obratu a ukazatel aktivity). Důležitým ukazatelem je stanovení výše cash-flow ve firmě, která je důležitou veličinou schopnosti firmy generovat zisk. Využitá data a informace budou čerpány z veřejně dostupných výročních zpráv. Uchazeč odevzdá zpracovanou prezentaci v elektronické podobě.</w:t>
+        <w:t>úkol č. 3 – finanční analýza - pro ověření znalostí z hlediska financí je požadováno vytvořit jednoduchou formu finanční analýzy, včetně definování jednotlivých ukazatelů (likvidita, rentabilita, zadluženost, ukazatel obratu a ukazatel aktivity). Důležitým ukazatelem je stanovení výše cash-flow ve firmě, která je důležitou veličinou schopnosti firmy generovat zisk. Využitá data a informace budou čerpány z veřejně dostupných výročních zpráv. Uchazeč odevzdá zpracovanou prezentaci v elektronické podobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9215" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -1555,68 +1555,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•úkol č. 4 – návrh zadávací dokumentace výběrového řízení na dodavatele služeb - pro ověření tvorby rozpočtu na jednotlivé aktivity podniku bude uchazeči zadán úkol na stanovení rozpočtu pro všechny potřebné náklady spojené s vystaveným tendrem na výběr dodavatele služeb (např. přístavba skladovacích prostorů, automatizace skladu, aj). Uchazeč musí jmenovat i hodnoticí kritéria, na jejichž základě bude dodavatel služeb vybírán. Využitá data a informace budou čerpány z veřejně dostupných informací s danou nabídkou využití požadovaných služeb. Cílem je navrhnout nejoptimálnějšího dodavatele služeb v rámci poskytovaných služeb, servisu, ceny, kvality aj. Řešení úkolu bude zpracováno formou prezentace včetně porovnání jednotlivých hodnoticích kritérií pro výběr optimálního dodavatele.</w:t>
+        <w:t>úkol č. 4 – návrh zadávací dokumentace výběrového řízení na dodavatele služeb - pro ověření tvorby rozpočtu na jednotlivé aktivity podniku bude uchazeči zadán úkol na stanovení rozpočtu pro všechny potřebné náklady spojené s vystaveným tendrem na výběr dodavatele služeb (např. přístavba skladovacích prostorů, automatizace skladu, aj). Uchazeč musí jmenovat i hodnoticí kritéria, na jejichž základě bude dodavatel služeb vybírán. Využitá data a informace budou čerpány z veřejně dostupných informací s danou nabídkou využití požadovaných služeb. Cílem je navrhnout nejoptimálnějšího dodavatele služeb v rámci poskytovaných služeb, servisu, ceny, kvality aj. Řešení úkolu bude zpracováno formou prezentace včetně porovnání jednotlivých hodnoticích kritérií pro výběr optimálního dodavatele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka odbytu velkoobchodu, 13.9.2026 19:31:01</w:t>
+        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2201,84 +2201,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka odbytu velkoobchodu, 13.9.2026 19:31:01</w:t>
+        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C4A4F20"/>
+    <w:nsid w:val="4C82DD13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>