--- v3 (2026-10-29)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52FC9AB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52FC9AB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52FC9AB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BA51BD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BA51BD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BA51BD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:23:14</w:t>
+        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:32:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1572,51 +1572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>úkol č. 4 – návrh zadávací dokumentace výběrového řízení na dodavatele služeb - pro ověření tvorby rozpočtu na jednotlivé aktivity podniku bude uchazeči zadán úkol na stanovení rozpočtu pro všechny potřebné náklady spojené s vystaveným tendrem na výběr dodavatele služeb (např. přístavba skladovacích prostorů, automatizace skladu, aj). Uchazeč musí jmenovat i hodnoticí kritéria, na jejichž základě bude dodavatel služeb vybírán. Využitá data a informace budou čerpány z veřejně dostupných informací s danou nabídkou využití požadovaných služeb. Cílem je navrhnout nejoptimálnějšího dodavatele služeb v rámci poskytovaných služeb, servisu, ceny, kvality aj. Řešení úkolu bude zpracováno formou prezentace včetně porovnání jednotlivých hodnoticích kritérií pro výběr optimálního dodavatele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:23:14</w:t>
+        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:32:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2201,84 +2201,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:23:14</w:t>
+        <w:t>Manažer/manažerka odbytu velkoobchodu, 29.10.2026 2:32:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C82DD13"/>
+    <w:nsid w:val="12111DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>