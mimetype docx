--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66D9924D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66D9924D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66D9924D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7735E23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7735E23B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7735E23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -779,51 +779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1625,51 +1625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2454,51 +2454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4633,51 +4633,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5570,51 +5570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6251,51 +6251,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•První úkol bude na vypracování předpokládaného rozpočtu firmy při prezentaci svých výrobků na veřejně dostupných akcích či veletrhu, kde musí být začleněny veškeré položky a náklady na samotnou realizaci. Ceny a jednotlivá čísla s tím spojená bude uchazeč čerpat z veřejně dostupných zdrojů či pomocí svých vlastních průzkumů. Výstupy zašle autorizované osobě nejpozději 14 dní před realizací samotné zkoušky.</w:t>
+        <w:t>První úkol bude na vypracování předpokládaného rozpočtu firmy při prezentaci svých výrobků na veřejně dostupných akcích či veletrhu, kde musí být začleněny veškeré položky a náklady na samotnou realizaci. Ceny a jednotlivá čísla s tím spojená bude uchazeč čerpat z veřejně dostupných zdrojů či pomocí svých vlastních průzkumů. Výstupy zašle autorizované osobě nejpozději 14 dní před realizací samotné zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6310,51 +6310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Druhý úkol bude zaměřen na hodnocení finanční stránky firmy - zpracování finanční analýzy. Uchazeč zhotoví základní finanční analýzu obsahující hodnoticí kritéria: rentabilitu, likviditu, zadluženost, ukazatel obratu a ukazatel aktivity. Zdrojem pro získání informací poslouží veřejně dostupná výroční zpráva. Je nutné, aby uchazeč popsal zjištěné údaje a následně stanovil jednotlivé návrhy a doporučení. </w:t>
+        <w:t xml:space="preserve">Druhý úkol bude zaměřen na hodnocení finanční stránky firmy - zpracování finanční analýzy. Uchazeč zhotoví základní finanční analýzu obsahující hodnoticí kritéria: rentabilitu, likviditu, zadluženost, ukazatel obratu a ukazatel aktivity. Zdrojem pro získání informací poslouží veřejně dostupná výroční zpráva. Je nutné, aby uchazeč popsal zjištěné údaje a následně stanovil jednotlivé návrhy a doporučení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9667" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6802,51 +6802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,51 +8422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8939,84 +8939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer velkoobchodního skladu, 13.9.2026 18:03:13</w:t>
+        <w:t>Manažer velkoobchodního skladu, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77DF3200"/>
+    <w:nsid w:val="08AF093D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56AD7C4F"/>
+    <w:nsid w:val="38D2BC96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9232,51 +9232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2819EDF7"/>
+    <w:nsid w:val="396C3CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>