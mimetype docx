--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CE4623C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CE4623C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CE4623C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F94067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F94067" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F94067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.4.2026 15:12:09</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.4.2026 15:12:09</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.4.2026 15:12:09</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.4.2026 15:12:09</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5594,51 +5594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.4.2026 15:12:09</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,51 +6848,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.4.2026 15:12:09</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7161,51 +7161,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.4.2026 15:12:09</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7678,84 +7678,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.4.2026 15:12:09</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48099ADC"/>
+    <w:nsid w:val="4F389949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7841,51 +7841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CB9683C"/>
+    <w:nsid w:val="486FE395"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>