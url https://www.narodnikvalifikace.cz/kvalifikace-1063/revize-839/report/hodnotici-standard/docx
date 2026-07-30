--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F94067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F94067" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F94067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55A53E02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55A53E02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55A53E02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5594,51 +5594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,51 +6848,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7161,51 +7161,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7678,84 +7678,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 14.6.2026 21:54:22</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F389949"/>
+    <w:nsid w:val="77428CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7841,51 +7841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="486FE395"/>
+    <w:nsid w:val="65FCF2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>