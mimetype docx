--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55A53E02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55A53E02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55A53E02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R756EBDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR756EBDE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR756EBDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,51 +927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 13.9.2026 18:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1938,51 +1938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 13.9.2026 18:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3074,51 +3074,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 13.9.2026 18:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 13.9.2026 18:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5594,51 +5594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 13.9.2026 18:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6848,51 +6848,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 13.9.2026 18:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7161,51 +7161,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 13.9.2026 18:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7678,84 +7678,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Distribuční centrum BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník odbytu velkoobchodu, 30.7.2026 5:59:57</w:t>
+        <w:t>Pracovník odbytu velkoobchodu, 13.9.2026 18:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77428CF8"/>
+    <w:nsid w:val="5906AB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7841,51 +7841,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65FCF2A2"/>
+    <w:nsid w:val="30E86EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>