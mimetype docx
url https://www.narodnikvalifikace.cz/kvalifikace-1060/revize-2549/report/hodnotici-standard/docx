--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59289DCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59289DCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59289DCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R539C68A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR539C68A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR539C68A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2620,51 +2620,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3449,51 +3449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4278,51 +4278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5224,51 +5224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5924,51 +5924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6165,51 +6165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6381,51 +6381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zkušební místnost administrativního charakteru s připojením k internetu, k elektronickému objednávkovému a skladovacímu systému firmy</w:t>
+        <w:t>zkušební místnost administrativního charakteru s připojením k internetu, k elektronickému objednávkovému a skladovacímu systému firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6440,51 +6440,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•počítač s tiskárnou vybavený dodavatelským komunikačním systémem EDI, textovým editorem, tabulkovým procesorem</w:t>
+        <w:t>počítač s tiskárnou vybavený dodavatelským komunikačním systémem EDI, textovým editorem, tabulkovým procesorem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6499,51 +6499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• kancelářské potřeby (kancelářský papír, kalkulačka, psací potřeby)</w:t>
+        <w:t>kancelářské potřeby (kancelářský papír, kalkulačka, psací potřeby)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skladovací prostory velkoobchodu o minimální rozloze 30 m2</w:t>
+        <w:t>skladovací prostory velkoobchodu o minimální rozloze 30 m2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6617,51 +6617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skladová technika k manipulaci (jeden ruční a vysokozdvižný vozík, jeden ruční rudlík, jeden skladový vozík), jedna paleta, jedna europaleta, jeden rolltejner či přepravní skříň sloužící pro manipulaci a přepravu zboží, jeden páskovací stroj pro balení zásilek, regálové vybavení skladu s úložným prostorem pro zboží ( minimálně jeden regál o třech úložných prostorech nad sebou)</w:t>
+        <w:t>skladová technika k manipulaci (jeden ruční a vysokozdvižný vozík, jeden ruční rudlík, jeden skladový vozík), jedna paleta, jedna europaleta, jeden rolltejner či přepravní skříň sloužící pro manipulaci a přepravu zboží, jeden páskovací stroj pro balení zásilek, regálové vybavení skladu s úložným prostorem pro zboží ( minimálně jeden regál o třech úložných prostorech nad sebou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6676,51 +6676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•on-line elektronický skladový a odbytový software či fyzická evidence zboží, objednávkový systém</w:t>
+        <w:t>on-line elektronický skladový a odbytový software či fyzická evidence zboží, objednávkový systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6735,51 +6735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•platná legislativa zaměřená na reklamace a reklamační listy</w:t>
+        <w:t>platná legislativa zaměřená na reklamace a reklamační listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6794,51 +6794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dopravní a skladové tiskopisy v minimálním počtu pěti kusů od jednoho druhu</w:t>
+        <w:t>dopravní a skladové tiskopisy v minimálním počtu pěti kusů od jednoho druhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6853,51 +6853,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•platný manipulační a provozní řád</w:t>
+        <w:t>platný manipulační a provozní řád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6912,51 +6912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•minimálně 30 kartonů zboží o váze jednoho kartonu maximálně 25 kg</w:t>
+        <w:t>minimálně 30 kartonů zboží o váze jednoho kartonu maximálně 25 kg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6971,51 +6971,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•expediční rampa</w:t>
+        <w:t>expediční rampa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7030,51 +7030,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•obchodní, firemní a účetní tiskopisy a formuláře v minimálním počtu pěti kusů od jednoho druhu (objednávkové listy v tištěné a elektronické formě, přijaté faktury, vzor obchodní smlouvy, reklamační listy, záruční listy, dodací listy, přepravní doklady, firemní dokumenty charakterizující objem nákupu zboží za dané období, firemní letáky s nabídkou zboží, statistiky nákupů a databáze podporovaných dodavatelů)</w:t>
+        <w:t>obchodní, firemní a účetní tiskopisy a formuláře v minimálním počtu pěti kusů od jednoho druhu (objednávkové listy v tištěné a elektronické formě, přijaté faktury, vzor obchodní smlouvy, reklamační listy, záruční listy, dodací listy, přepravní doklady, firemní dokumenty charakterizující objem nákupu zboží za dané období, firemní letáky s nabídkou zboží, statistiky nákupů a databáze podporovaných dodavatelů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7437,51 +7437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marta Surmanová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skladník velkoobchodu, 13.9.2026 18:01:13</w:t>
+        <w:t>Skladník velkoobchodu, 29.10.2026 2:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C796F05"/>
+    <w:nsid w:val="19B7D80D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C48874F"/>
+    <w:nsid w:val="6D262ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B741DEB"/>
+    <w:nsid w:val="3ECCE732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>