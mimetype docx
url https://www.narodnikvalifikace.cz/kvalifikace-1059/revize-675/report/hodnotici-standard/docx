--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ADC8458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ADC8458" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ADC8458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45EFBE5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45EFBE5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45EFBE5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 1.5.2026 6:16:46</w:t>
+        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D18F0A1"/>
+    <w:nsid w:val="03EE162F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7012E9B1"/>
+    <w:nsid w:val="6E44FAE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E505C16"/>
+    <w:nsid w:val="0A413C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22DB4A55"/>
+    <w:nsid w:val="4E95539D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="264FDF3F"/>
+    <w:nsid w:val="376A96B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="300F05FE"/>
+    <w:nsid w:val="4DB4FFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="64823468"/>
+    <w:nsid w:val="7BFA2D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4BE34D6A"/>
+    <w:nsid w:val="4AB6646C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0E9C105F"/>
+    <w:nsid w:val="582E771D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>