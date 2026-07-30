--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45EFBE5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45EFBE5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45EFBE5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R278CAEB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR278CAEB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR278CAEB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 15.6.2026 12:38:21</w:t>
+        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03EE162F"/>
+    <w:nsid w:val="054B634F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E44FAE8"/>
+    <w:nsid w:val="60EF89F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A413C94"/>
+    <w:nsid w:val="5000A387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E95539D"/>
+    <w:nsid w:val="3E855757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="376A96B1"/>
+    <w:nsid w:val="5C4BF9DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4DB4FFDF"/>
+    <w:nsid w:val="7D314947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7BFA2D60"/>
+    <w:nsid w:val="6F3CEF5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4AB6646C"/>
+    <w:nsid w:val="19D8F4AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="582E771D"/>
+    <w:nsid w:val="67FBBA27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>