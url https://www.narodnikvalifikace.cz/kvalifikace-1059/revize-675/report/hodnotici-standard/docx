--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R278CAEB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR278CAEB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR278CAEB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A9340F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A9340F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A9340F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5776,51 +5776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9281,84 +9281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Synthesia, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik pro environment, 30.7.2026 20:47:36</w:t>
+        <w:t>Chemický technik pro environment, 14.9.2026 7:52:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="054B634F"/>
+    <w:nsid w:val="0212BC0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9444,51 +9444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60EF89F3"/>
+    <w:nsid w:val="2C0C5DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9574,51 +9574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5000A387"/>
+    <w:nsid w:val="1B3A6320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9704,51 +9704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E855757"/>
+    <w:nsid w:val="7C353FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9834,51 +9834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C4BF9DF"/>
+    <w:nsid w:val="791DA246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9964,51 +9964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7D314947"/>
+    <w:nsid w:val="2A5E2804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10094,51 +10094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F3CEF5A"/>
+    <w:nsid w:val="77A2547B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10224,51 +10224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="19D8F4AB"/>
+    <w:nsid w:val="1246657E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10354,51 +10354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="67FBBA27"/>
+    <w:nsid w:val="230D64EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>