--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REFE775A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREFE775A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREFE775A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6052833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6052833" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6052833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 29.4.2026 0:02:17</w:t>
+        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 29.4.2026 0:02:17</w:t>
+        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 29.4.2026 0:02:17</w:t>
+        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4443,51 +4443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 29.4.2026 0:02:17</w:t>
+        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5893,51 +5893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 29.4.2026 0:02:17</w:t>
+        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6965,51 +6965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 29.4.2026 0:02:17</w:t>
+        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8929,51 +8929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 29.4.2026 0:02:17</w:t>
+        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 29.4.2026 0:02:17</w:t>
+        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56312E65"/>
+    <w:nsid w:val="406767AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21A27834"/>
+    <w:nsid w:val="4EC71165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>