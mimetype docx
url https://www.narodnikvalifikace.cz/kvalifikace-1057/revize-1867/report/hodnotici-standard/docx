--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6052833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6052833" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6052833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46B739FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46B739FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46B739FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
+        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
+        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
+        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4443,51 +4443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
+        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5893,51 +5893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
+        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6965,51 +6965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
+        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8929,51 +8929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
+        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 13.6.2026 11:21:18</w:t>
+        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="406767AC"/>
+    <w:nsid w:val="3626E2EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EC71165"/>
+    <w:nsid w:val="4E9055E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>