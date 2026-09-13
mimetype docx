--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46B739FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46B739FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46B739FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9CA8A45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9CA8A45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9CA8A45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
+        <w:t>Technik pro recyklaci, 13.9.2026 18:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
+        <w:t>Technik pro recyklaci, 13.9.2026 18:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
+        <w:t>Technik pro recyklaci, 13.9.2026 18:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4443,51 +4443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
+        <w:t>Technik pro recyklaci, 13.9.2026 18:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5893,51 +5893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
+        <w:t>Technik pro recyklaci, 13.9.2026 18:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6965,51 +6965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
+        <w:t>Technik pro recyklaci, 13.9.2026 18:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8929,51 +8929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
+        <w:t>Technik pro recyklaci, 13.9.2026 18:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro recyklaci, 30.7.2026 14:06:02</w:t>
+        <w:t>Technik pro recyklaci, 13.9.2026 18:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3626E2EC"/>
+    <w:nsid w:val="2C76B0BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E9055E1"/>
+    <w:nsid w:val="1C1E808E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>