--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F367F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F367F82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F367F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C6CDD16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C6CDD16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C6CDD16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 29.4.2026 1:35:25</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 29.4.2026 1:35:25</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 29.4.2026 1:35:25</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 29.4.2026 1:35:25</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 29.4.2026 1:35:25</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 29.4.2026 1:35:25</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 29.4.2026 1:35:25</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 29.4.2026 1:35:25</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43A988CA"/>
+    <w:nsid w:val="332547A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17731636"/>
+    <w:nsid w:val="315410B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="654CA01B"/>
+    <w:nsid w:val="1344FD1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>