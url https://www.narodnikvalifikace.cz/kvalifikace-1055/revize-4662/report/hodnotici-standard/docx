--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C6CDD16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C6CDD16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C6CDD16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E60447F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E60447F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E60447F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 14:52:06</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="332547A4"/>
+    <w:nsid w:val="2A5ED812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="315410B8"/>
+    <w:nsid w:val="4A000120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1344FD1D"/>
+    <w:nsid w:val="5E0D08E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>