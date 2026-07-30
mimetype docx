--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E60447F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E60447F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E60447F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DDF4B22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DDF4B22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DDF4B22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 16:31:56</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A5ED812"/>
+    <w:nsid w:val="5527A311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A000120"/>
+    <w:nsid w:val="4265B130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E0D08E3"/>
+    <w:nsid w:val="0CC5A6C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>