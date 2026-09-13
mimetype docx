--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DDF4B22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DDF4B22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DDF4B22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F67F72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F67F72A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F67F72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 19:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 19:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 19:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 19:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 19:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 19:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 19:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 9:08:31</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 19:27:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5527A311"/>
+    <w:nsid w:val="48372410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4265B130"/>
+    <w:nsid w:val="7CE8761B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CC5A6C2"/>
+    <w:nsid w:val="0E7E72EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>