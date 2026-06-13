--- v0 (2026-04-17)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F70F6FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F70F6FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F70F6FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E1D3D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E1D3D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E1D3D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.4.2026 6:05:44</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.4.2026 6:05:44</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.4.2026 6:05:44</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.4.2026 6:05:44</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.4.2026 6:05:44</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.4.2026 6:05:44</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.4.2026 6:05:44</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 17.4.2026 6:05:44</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79660D76"/>
+    <w:nsid w:val="5AC5DE4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7363D99D"/>
+    <w:nsid w:val="366EB21D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B9063DF"/>
+    <w:nsid w:val="1EA8A757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>