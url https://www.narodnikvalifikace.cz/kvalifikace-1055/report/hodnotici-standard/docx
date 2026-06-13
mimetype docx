--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E1D3D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E1D3D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E1D3D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DE9FCF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DE9FCF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DE9FCF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:00:19</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AC5DE4A"/>
+    <w:nsid w:val="3C9D58DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="366EB21D"/>
+    <w:nsid w:val="020BD46D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EA8A757"/>
+    <w:nsid w:val="48FAFBFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>