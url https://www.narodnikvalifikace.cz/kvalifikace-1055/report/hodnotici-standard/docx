--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DE9FCF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DE9FCF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DE9FCF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44CC20B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44CC20B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44CC20B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.6.2026 9:16:34</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C9D58DA"/>
+    <w:nsid w:val="7ED62AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="020BD46D"/>
+    <w:nsid w:val="18E3A82A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48FAFBFA"/>
+    <w:nsid w:val="01333D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>