--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44CC20B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44CC20B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44CC20B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78C35F39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78C35F39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78C35F39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 4:14:55</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7ED62AED"/>
+    <w:nsid w:val="4C7F5AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18E3A82A"/>
+    <w:nsid w:val="6CA4270F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01333D89"/>
+    <w:nsid w:val="3CA7B1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>