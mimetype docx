--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78C35F39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78C35F39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78C35F39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D2F0F49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D2F0F49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D2F0F49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 17:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 17:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 17:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3261,51 +3261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 17:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4799,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 17:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5858,51 +5858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 17:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7661,51 +7661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 17:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rašínova vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 30.7.2026 5:48:04</w:t>
+        <w:t>Elektromechanik/elektromechanička zabezpečovacích a sdělovacích zařízení, 13.9.2026 17:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C7F5AE9"/>
+    <w:nsid w:val="216CA774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA4270F"/>
+    <w:nsid w:val="4F31A8FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CA7B1FF"/>
+    <w:nsid w:val="1CF900CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>