--- v0 (2026-04-16)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32779A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32779A6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32779A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13A0F808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13A0F808" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13A0F808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:53</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:53</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:53</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:53</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:54</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:54</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:54</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:54</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 17.4.2026 1:37:54</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12C5009E"/>
+    <w:nsid w:val="2E9F5A68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B45029C"/>
+    <w:nsid w:val="1DD18762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1538C841"/>
+    <w:nsid w:val="3A97CB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="250B2461"/>
+    <w:nsid w:val="1DF7272D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05407520"/>
+    <w:nsid w:val="67A9743A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>