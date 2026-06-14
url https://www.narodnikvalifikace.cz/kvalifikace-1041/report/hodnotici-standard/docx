--- v1 (2026-06-14)
+++ v2 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13A0F808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13A0F808" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13A0F808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R344C4905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR344C4905" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR344C4905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:39:48</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E9F5A68"/>
+    <w:nsid w:val="335E03F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD18762"/>
+    <w:nsid w:val="04355389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A97CB9A"/>
+    <w:nsid w:val="060B262B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DF7272D"/>
+    <w:nsid w:val="04295C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67A9743A"/>
+    <w:nsid w:val="51010104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>