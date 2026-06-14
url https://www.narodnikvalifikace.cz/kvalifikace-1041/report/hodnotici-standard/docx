--- v2 (2026-06-14)
+++ v3 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R344C4905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR344C4905" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR344C4905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F92BFB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F92BFB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F92BFB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 21:49:24</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="335E03F1"/>
+    <w:nsid w:val="32E0F1A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04355389"/>
+    <w:nsid w:val="6A11AAFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="060B262B"/>
+    <w:nsid w:val="6C272038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04295C6F"/>
+    <w:nsid w:val="2D5E7D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51010104"/>
+    <w:nsid w:val="5878679A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>