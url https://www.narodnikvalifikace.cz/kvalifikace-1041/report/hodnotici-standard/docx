--- v3 (2026-06-14)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F92BFB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F92BFB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F92BFB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71D2F417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71D2F417" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71D2F417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 14.6.2026 23:13:29</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32E0F1A4"/>
+    <w:nsid w:val="2B28FC62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A11AAFC"/>
+    <w:nsid w:val="25A3A4EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C272038"/>
+    <w:nsid w:val="60C3CAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D5E7D94"/>
+    <w:nsid w:val="6C354F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5878679A"/>
+    <w:nsid w:val="164F631A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>