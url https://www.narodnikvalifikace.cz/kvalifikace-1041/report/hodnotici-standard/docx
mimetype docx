--- v4 (2026-07-30)
+++ v5 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71D2F417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71D2F417" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71D2F417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7908B4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7908B4CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7908B4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 4:03:19</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B28FC62"/>
+    <w:nsid w:val="637B849A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25A3A4EB"/>
+    <w:nsid w:val="1C07B33A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60C3CAA0"/>
+    <w:nsid w:val="66888189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C354F86"/>
+    <w:nsid w:val="2A0404AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="164F631A"/>
+    <w:nsid w:val="5502B752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>