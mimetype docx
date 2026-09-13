--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7908B4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7908B4CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7908B4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2409B965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2409B965" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2409B965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5488,51 +5488,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7561,51 +7561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10452,51 +10452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10860,84 +10860,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 30.7.2026 5:29:23</w:t>
+        <w:t>Reklamní a produktový fotograf / reklamní a produktová fotografka, 13.9.2026 17:14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="637B849A"/>
+    <w:nsid w:val="0689C48D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11023,51 +11023,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C07B33A"/>
+    <w:nsid w:val="1989FE81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11153,51 +11153,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66888189"/>
+    <w:nsid w:val="5A361857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11283,51 +11283,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A0404AD"/>
+    <w:nsid w:val="78DA0B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11413,51 +11413,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5502B752"/>
+    <w:nsid w:val="69A94035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>