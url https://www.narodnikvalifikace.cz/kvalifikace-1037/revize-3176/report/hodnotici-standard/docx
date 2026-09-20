--- v2 (2026-08-04)
+++ v3 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8A9822C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8A9822C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8A9822C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351970B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351970B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351970B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2649,51 +2649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3850,51 +3850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5449,51 +5449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6670,51 +6670,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7837,51 +7837,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8808,51 +8808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19106,51 +19106,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušejících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,51 +21020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21996,51 +21996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33060,51 +33060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34282,51 +34282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34687,84 +34687,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 4.8.2026 4:45:17</w:t>
+        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="555F5AE4"/>
+    <w:nsid w:val="1B981C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34850,51 +34850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="530591D6"/>
+    <w:nsid w:val="353CD893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>