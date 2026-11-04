--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351970B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351970B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351970B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34C0BD08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34C0BD08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34C0BD08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,68 +1451,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 13</w:t>
+        <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2649,68 +2649,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 13</w:t>
+        <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3850,68 +3850,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 13</w:t>
+        <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5449,68 +5449,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 13</w:t>
+        <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6670,68 +6670,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 13</w:t>
+        <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7837,68 +7837,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 13</w:t>
+        <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8808,68 +8808,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 13</w:t>
+        <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19106,68 +19106,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušejících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 13</w:t>
+        <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21008,80 +21008,738 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8482"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8482"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na štukatérství nebo umělecké štukatérství a nejméně 5 let odborné praxe v povolání štukatér nebo umělecký štukatér</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru 82-51-L/501 umělecké řemeslné práce nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle NV č. 211/2010 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání s praxí v délce nejméně 5 let v povolání štukatér nebo umělecký štukatér.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odborná kvalifikace pro výkon povolání učitele odborného výcviku dle § 9 odst. 5 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oborech vzdělání štukatér nebo umělecký štukatér s praxí nejméně 5 let v povolání učitel odborného výcviku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Odborná kvalifikace pro výkon povolání učitel odborných předmětů dle § 9 odst. 5 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oborech vzdělání štukatér nebo umělecký štukatér s praxí nejméně 5 let v povolání učitel odborných předmětů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Držitel osvědčení o získání profesní kvalifikace 36-110-H Štukatér/štukatérka nebo 82-011-H Umělecký štukatér / umělecká štukatérka, minimálně středoškolské vzdělání s výučním listem a s praxí v délce nejméně 5 let v povolání štukatér nebo umělecký štukatér. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9029"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 13</w:t>
+        <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21156,908 +21814,10996 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9494" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13713" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...109 lines deleted...]
-          <w:lang/>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="13373" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umožňující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřebnými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štukatérskými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nářadím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízeními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůckami</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štukatérských</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídajícími</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavkům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienickým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisům.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2960"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Teplota</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="753" w:y="2960"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="2960"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="2960"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="2960"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štukatérských</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="2960"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prací,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="2960"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezprašnost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...343 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3430"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měřidla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skládací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svinovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>m,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodováha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>m,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokos,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pravítko,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kružítko,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úhloměr,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>velký</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3675"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úhelník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3910"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strojní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vrtačka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šroubovák,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektrická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přímočará</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pila,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektrické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ruční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="3925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>míchadlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4160"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Listové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stěrkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>špachtle,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>želízka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štětce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>velikostí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sochařská</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>očka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nůžky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="4174"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štětka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malířská</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hranatá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(kulatá),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>škrabky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>škrabací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tmelicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(sádrovací)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nerezové,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>miska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hladítko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nerezové,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="4405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>škrabky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nerezové,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mřížka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plastová,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výtlačná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pistole,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>váleček</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>držákem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nátěrové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hmoty,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nádobka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="4635"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozdělání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sádrové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stěrkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hmoty,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štětec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plochý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>4,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zednické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kladivo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kladivo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sekáč,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nůžky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ruční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10272" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1041" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pilníky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>brusné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>papíry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hrubostí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevěné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hliníkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>latě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strhávání,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="5096"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nerezová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zednická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lžíce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lžička,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zubový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hladký</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>natahovák,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hladítka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(dřevěná,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plastová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>filcová),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>gumové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>misky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="5326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sádru,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5557"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vědra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="5557"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="5557"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>maltovník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5792"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůcky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stůl,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svěrky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svěrák,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dvojitý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žebřík</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malířský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>st.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>st.),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>páska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>krepová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(19,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="5806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mm),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>folie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zakrývací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>m),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tužka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obyčejná,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kleště,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tužka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pauzovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>papír,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lepicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>páska,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8016" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hřebíky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vruty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>velikostí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kamene</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozlišování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mramoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umělého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mramoru,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přenosné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8472" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lešenářské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="6267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kozy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6502"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štukatérské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malty,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bílá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sádra,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pigmenty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pigmentované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malty,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelářská</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlína,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8788" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="6517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zhotovování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šablon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>forem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(dřevo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umělé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hmoty),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozinkovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plech,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovzdorná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>překližka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="6747"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výrobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šablon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hoblované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>latě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šelak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>líh,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>benzin,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>separační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štukatérské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9864" w:y="6978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(silikony,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>želatina),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>armovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plastový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>armovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="457" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síťka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7443"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osobní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůcky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedenou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(rukavice,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>brýle)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7693"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7707"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdroj</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="7707"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektrické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="7707"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="7707"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>230</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="7707"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7942"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...163 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Místnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavená</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(stůl,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>židle,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>papíry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="8178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>psaní)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Projektová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1032" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>související</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocenými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnostmi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předepsané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technologické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="8413"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8643"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="897" w:y="8643"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="8643"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="8643"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8878"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomocný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="8878"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>personál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9114"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...104 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přístup</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(dálkový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tištěné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podobě)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věcně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dotčeným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákonům,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhláškám</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8088" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="9349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisům:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9584"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Právní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="9584"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>262/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákoník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="9834"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>309/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>upravují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>další</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovněprávních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vztazích,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10549"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>258/2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochraně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>veřejného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="10563"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10798"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>185/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpadech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>změně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>některých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dalších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákonů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="10813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11048"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>361/2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11298"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>178/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zaměstnanců,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11547"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>101/2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podrobnějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11792"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="11792"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12027"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>495/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poskytování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osobních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředků,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mycích,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čisticích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dezinfekčních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředků,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="12272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12507"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>201/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>evidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úrazů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlášení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zasílání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záznamu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úrazu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="12522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12752"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="12752"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12987"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>591/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10137" w:y="13002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13232"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveništích,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="13232"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="13232"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="13232"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="13232"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13467"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>48/1982</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Českého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úřadu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8155" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="13482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="13712"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13947"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>378/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provoz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>používání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="13962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strojů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přístrojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nářadí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="14192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14427"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>362/2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9268" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pádu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="14442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výšky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="14672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="14672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hloubky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="14672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="14672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="14672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="14672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14907"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>383/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podrobnostech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nakládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpady,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="14922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15157"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Další</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nově</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>právní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>změny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>právních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="15171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>norem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vstoupily</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>době</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="15402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15637"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 13</w:t>
+        <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22132,10996 +32878,1154 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13713" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="1502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiloží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokládající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soulad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedenými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokazuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídajícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokladem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>katastru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nemovitostí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nájemní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouva,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dohoda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umožňujícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9715" w:y="2620"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>užívání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="2850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3883"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3883"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
-[...5 lines deleted...]
-        <w:framePr w:w="10766" w:h="13373" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4223"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5256"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...10872 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5256"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5596"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5596"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 13</w:t>
+        <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -33195,1272 +34099,50 @@
                     <pic:cNvPr id="24" name="Picture 24"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...1220 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -34687,84 +34369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štukatér/štukatérka, 20.9.2026 7:35:38</w:t>
+        <w:t>Štukatér/štukatérka, 4.11.2026 10:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 13 z 13</w:t>
+        <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B981C38"/>
+    <w:nsid w:val="4CE49F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34849,185 +34531,52 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>