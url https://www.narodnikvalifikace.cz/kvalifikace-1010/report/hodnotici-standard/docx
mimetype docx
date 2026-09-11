--- v4 (2026-07-28)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70BDAE9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70BDAE9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70BDAE9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R711754B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR711754B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR711754B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4267,51 +4267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8869,51 +8869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11430,51 +11430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12003,84 +12003,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 28.7.2026 11:45:36</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="693D10EF"/>
+    <w:nsid w:val="15CFF50C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12166,51 +12166,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="124A31D6"/>
+    <w:nsid w:val="6D4E2ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12296,51 +12296,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22F124D8"/>
+    <w:nsid w:val="6E69987C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12426,51 +12426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61F74BD4"/>
+    <w:nsid w:val="4CE7DCF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>