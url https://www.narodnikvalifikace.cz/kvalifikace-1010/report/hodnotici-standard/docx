--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R711754B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR711754B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR711754B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBBB483A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBBB483A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBBB483A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4267,51 +4267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8474,51 +8474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dodržování pravidel bezpečnosti a hygieny práce</w:t>
+        <w:t>dodržování pravidel bezpečnosti a hygieny práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9801" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8533,51 +8533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kvalitu odvedené práce</w:t>
+        <w:t>kvalitu odvedené práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9801" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8592,51 +8592,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•znalost legislativních pravidel</w:t>
+        <w:t>znalost legislativních pravidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9801" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8651,51 +8651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dodržování pokynů výrobce</w:t>
+        <w:t>dodržování pokynů výrobce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9801" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8710,51 +8710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pochopení a dodržování technologických postupů</w:t>
+        <w:t>pochopení a dodržování technologických postupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9801" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8769,51 +8769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nakládání s odpady</w:t>
+        <w:t>nakládání s odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12862"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12862"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -8869,51 +8869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9144,79 +9144,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8352" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
+        <w:framePr w:w="10766" w:h="6028" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9228,51 +9228,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9284,51 +9284,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9343,51 +9343,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v opravárenských, vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel nebo autobusů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9402,51 +9402,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání zaměřené na konstrukci a opravy silničních motorových vozidel a alespoň 5 let odborné praxe v opravárenských, vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel nebo autobusů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9461,51 +9461,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na konstrukci silničních motorových vozidel a alespoň 5 let odborné praxe v opravárenských, vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel nebo autobusů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9517,51 +9517,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9573,51 +9573,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9625,117 +9625,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9747,51 +9688,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9803,51 +9744,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9859,51 +9800,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9925,51 +9866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10197,51 +10138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dílenské prostory, které splňují požadavky kladené výrobcem nákladních vozidel a autobusů na servis, opravy a údržbu a odpovídají bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Dílenské prostory, které splňují požadavky kladené výrobcem nákladních vozidel a autobusů na servis, opravy a údržbu a odpovídají bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10256,51 +10197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní pomůcky</w:t>
+        <w:t>ochranné pracovní pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10315,51 +10256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektronická příručka</w:t>
+        <w:t>elektronická příručka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10374,51 +10315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•návody k obsluze servisních zařízení</w:t>
+        <w:t>návody k obsluze servisních zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10433,51 +10374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup do aktualizace technické dokumentace výrobců</w:t>
+        <w:t>přístup do aktualizace technické dokumentace výrobců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10492,51 +10433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nákladní vozidlo nebo autobus</w:t>
+        <w:t>nákladní vozidlo nebo autobus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10551,51 +10492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•samostatná kola nákladního vozidla nebo autobusu</w:t>
+        <w:t>samostatná kola nákladního vozidla nebo autobusu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10610,51 +10551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•montážní stroj pro demontáž pneumatik včetně speciálních nástavců, přípravků a speciálního nářadí</w:t>
+        <w:t>montážní stroj pro demontáž pneumatik včetně speciálních nástavců, přípravků a speciálního nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10669,51 +10610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vyvažovací stroj včetně sad přípravků pro uchycení kol</w:t>
+        <w:t>vyvažovací stroj včetně sad přípravků pro uchycení kol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10728,51 +10669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nářadí pro naklepávání a upevňování závaží</w:t>
+        <w:t>nářadí pro naklepávání a upevňování závaží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10787,51 +10728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•materiály pro opravu poškození pneumatik</w:t>
+        <w:t>materiály pro opravu poškození pneumatik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10846,51 +10787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zdroj stlačeného vzduchu s manometrem pro měření tlaku v pneumatikách</w:t>
+        <w:t>zdroj stlačeného vzduchu s manometrem pro měření tlaku v pneumatikách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10905,51 +10846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•montážní pasta, páky, přípravky na montáž ventilků, šroubovák jader ventilků, kalibrovaný momentový klíč</w:t>
+        <w:t>montážní pasta, páky, přípravky na montáž ventilků, šroubovák jader ventilků, kalibrovaný momentový klíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10964,51 +10905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•duše a bezdušové ventilky</w:t>
+        <w:t>duše a bezdušové ventilky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11023,51 +10964,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kalibrovaný momentový klíč</w:t>
+        <w:t>kalibrovaný momentový klíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11430,51 +11371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12003,84 +11944,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 11.9.2026 16:54:35</w:t>
+        <w:t>Mechanik/mechanička pneuservisu nákladních vozidel a autobusů, 27.10.2026 3:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15CFF50C"/>
+    <w:nsid w:val="30D38DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12166,51 +12107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D4E2ACF"/>
+    <w:nsid w:val="7D6CC471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12296,51 +12237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E69987C"/>
+    <w:nsid w:val="57C74ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12426,51 +12367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CE7DCF3"/>
+    <w:nsid w:val="6537E59A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>