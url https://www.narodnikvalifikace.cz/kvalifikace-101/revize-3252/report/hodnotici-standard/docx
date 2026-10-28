--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46E753BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46E753BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46E753BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R378D6494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR378D6494" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR378D6494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 23.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 13.9.2026 18:47:44</w:t>
+        <w:t>Florista/floristka, 29.10.2026 0:01:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 13.9.2026 18:47:44</w:t>
+        <w:t>Florista/floristka, 29.10.2026 0:01:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 13.9.2026 18:47:44</w:t>
+        <w:t>Florista/floristka, 29.10.2026 0:01:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11433,51 +11433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 13.9.2026 18:47:44</w:t>
+        <w:t>Florista/floristka, 29.10.2026 0:01:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22087,51 +22087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 13.9.2026 18:47:44</w:t>
+        <w:t>Florista/floristka, 29.10.2026 0:01:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23028,51 +23028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 13.9.2026 18:47:44</w:t>
+        <w:t>Florista/floristka, 29.10.2026 0:01:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23244,51 +23244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení floristického pracoviště - pracovní stoly, pulty, nádoby, zrcadla, pokladna, výlevka, přívod vody</w:t>
+        <w:t>Vybavení floristického pracoviště - pracovní stoly, pulty, nádoby, zrcadla, pokladna, výlevka, přívod vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23303,51 +23303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení technologickými celky - sklad floristického materiálu, klimatizovaná místnost, případně box pro uskladnění květin, prostor pro expedici květin a výrobků</w:t>
+        <w:t>Vybavení technologickými celky - sklad floristického materiálu, klimatizovaná místnost, případně box pro uskladnění květin, prostor pro expedici květin a výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23362,51 +23362,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sortiment živých hrnkových a řezaných květin včetně zeleně, sušeného rostlinného materiálu, neflorálních doplňků a pomocného materiálu k vazbě květin, chvojí jehličnatých dřevin, větvičky stálezelených dřevin</w:t>
+        <w:t>Sortiment živých hrnkových a řezaných květin včetně zeleně, sušeného rostlinného materiálu, neflorálních doplňků a pomocného materiálu k vazbě květin, chvojí jehličnatých dřevin, větvičky stálezelených dřevin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23421,51 +23421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrické tavné pistole, spreje s látkami k ošetření rostlin, nůžky, zahradnické nůžky, nože, sešívačka, podložka pod věnec, cívkový drát, sekaný drát, dekorační materiály, svíčky, držáky pro kytice, lepidlo na živé květy, sprej nebo roztok na prodloužení trvanlivosti, stuhy, lýko, aranžovací hmota, držák na svatební kytici, nádoby na aranžování, nádoby pro živé rostliny a zhotovené výrobky, náboje k elektrické tavné pistoli, svíčky, vata, začišťovací páska, lepicí páska, štípací kleště, kladívko, pilka, hřebíky, špendlíky, špendlíky s okrasnou hlavou, nádoby na sesazování, substrát, sázecí lopatka, konev, lopata, úklidové nářadí, kalkulačka, ceníky rostlin a florálních a neflorálních materiálů, dekorační látky pro kytice, pomocné výrobky ze skla, keramiky, králičí pletivo, stojany pro uchycení aranžmá.</w:t>
+        <w:t>Elektrické tavné pistole, spreje s látkami k ošetření rostlin, nůžky, zahradnické nůžky, nože, sešívačka, podložka pod věnec, cívkový drát, sekaný drát, dekorační materiály, svíčky, držáky pro kytice, lepidlo na živé květy, sprej nebo roztok na prodloužení trvanlivosti, stuhy, lýko, aranžovací hmota, držák na svatební kytici, nádoby na aranžování, nádoby pro živé rostliny a zhotovené výrobky, náboje k elektrické tavné pistoli, svíčky, vata, začišťovací páska, lepicí páska, štípací kleště, kladívko, pilka, hřebíky, špendlíky, špendlíky s okrasnou hlavou, nádoby na sesazování, substrát, sázecí lopatka, konev, lopata, úklidové nářadí, kalkulačka, ceníky rostlin a florálních a neflorálních materiálů, dekorační látky pro kytice, pomocné výrobky ze skla, keramiky, králičí pletivo, stojany pro uchycení aranžmá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -24052,51 +24052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 13.9.2026 18:47:44</w:t>
+        <w:t>Florista/floristka, 29.10.2026 0:01:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24625,84 +24625,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Florista/floristka, 13.9.2026 18:47:44</w:t>
+        <w:t>Florista/floristka, 29.10.2026 0:01:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30191353"/>
+    <w:nsid w:val="3342D64C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24788,51 +24788,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="395C099C"/>
+    <w:nsid w:val="2F505AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>