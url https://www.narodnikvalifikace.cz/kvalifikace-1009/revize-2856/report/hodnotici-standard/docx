--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35EE232B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35EE232B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35EE232B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62253B16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62253B16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62253B16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10232,51 +10232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18185,51 +18185,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24997,51 +24997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26422,51 +26422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26735,51 +26735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27308,84 +27308,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lipka - školské zařízení pro environmentální vzdělávání Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice environmentální výchovy, 29.4.2026 3:30:37</w:t>
+        <w:t>Pracovník/pracovnice environmentální výchovy, 13.6.2026 13:30:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3268A103"/>
+    <w:nsid w:val="674B7481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27471,51 +27471,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="061AEA9E"/>
+    <w:nsid w:val="64511AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>