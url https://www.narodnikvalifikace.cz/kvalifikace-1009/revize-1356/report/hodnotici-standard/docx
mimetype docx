--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R214503AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR214503AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR214503AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242CD483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242CD483" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242CD483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1413,51 +1413,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,51 +11282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18589,51 +18589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25760,51 +25760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26843,51 +26843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27702,51 +27702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28331,84 +28331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 13.6.2026 11:20:27</w:t>
+        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41E9BCB4"/>
+    <w:nsid w:val="468705D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28494,51 +28494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D725491"/>
+    <w:nsid w:val="1B6FBEAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28624,51 +28624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02F66391"/>
+    <w:nsid w:val="545F79B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>