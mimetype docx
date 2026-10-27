--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242CD483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242CD483" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242CD483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R643E3FE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR643E3FE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR643E3FE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1413,51 +1413,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,306 +5882,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="6348"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="6348"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="6348"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="6348"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>níže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="6348"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="6348"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tematických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="6348"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okruhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="6348"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vždy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="6348"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="6348"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="6348"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="6348"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="6348"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="6348"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkovém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10080" w:y="6348"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8602,1156 +8602,1156 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12684"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12699"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12699"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12699"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12699"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="12699"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="12699"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhovoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="12699"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="12699"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="12699"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="12699"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tyto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="12699"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12934"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12948"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="12948"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12948"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VÚP:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Doporučené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="12948"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>očekávané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="12948"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="12948"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="12948"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Metodická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="12948"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="12948"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="12948"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výuku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="12948"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průřezových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="12948"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>témat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8827" w:y="12948"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="12948"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9998" w:y="12948"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9926" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školách“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13183"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13198"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="13198"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>NÚV:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Doporučené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="13198"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>očekávané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="13198"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="13198"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="13198"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Metodická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="13198"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="13198"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="13198"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výuku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="13198"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průřezových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="13198"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>témat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="13198"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9043" w:y="13198"/>
+        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gymnáziích"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13433"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13447"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13447"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13447"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>RVP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="13447"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průřezová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="13447"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>témata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="13447"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="13447"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="13447"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EVVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="13447"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="13447"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="13447"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stupních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="13447"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13697"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13697"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13697"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aktuální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vládní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="13697"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strategické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="13697"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="13697"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="13697"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="13697"/>
+        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="13697"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávání,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7924" w:y="13697"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="13697"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="13697"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osvěty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="13697"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="13697"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10027" w:y="13697"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9960" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9979,272 +9979,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14633"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14647"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="14647"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="14647"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejpozději</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="14647"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="14647"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týdnů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="14647"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="14647"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="14647"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="14647"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="14647"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="14647"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="14647"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámcový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="14647"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="14647"/>
+        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14878"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10744,272 +10744,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>níže).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15343"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15358"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15358"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15358"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="15358"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="15358"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="15358"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="15358"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="15358"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="15358"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="15358"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámcový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="15358"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="15358"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="15358"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="15358"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upřesňující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="15358"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="15358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>téma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11282,51 +11282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11523,646 +11523,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2404"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2404"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámcový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="2404"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="2404"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="2404"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="2404"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upřesňující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="2404"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>téma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="2653"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílčí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="2653"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2903"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="2903"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>charakteristiku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="2903"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="2903"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3153"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="3153"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvoleného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="3153"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="3153"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="3153"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="3153"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="3153"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="3153"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="3153"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mezi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="3153"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>efektivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="3153"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="3153"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řadíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="3153"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="3153"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9465" w:y="3153"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="3153"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="3153"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9744" w:y="3153"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>R,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10003" w:y="3153"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="3153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3383"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12390,867 +12390,867 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3618"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3633"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="3633"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3633"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="3633"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="3633"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3868"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3882"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="3882"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3882"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="3882"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="3882"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="3882"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="3882"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="3882"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="3882"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="3882"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umožňujícím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="3882"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dalším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="3882"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="3882"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="3882"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lektorům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="3882"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4113"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="3882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="4113"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="4113"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="4113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="4113"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="4113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popisu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4348"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4362"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="4362"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4362"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="4362"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="4362"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="4362"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="4362"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="4362"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4597"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4612"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="4612"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4612"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="4612"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4847"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4861"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4861"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4861"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="4861"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="4861"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="4861"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5111"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="5111"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5111"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Písemně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="5111"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="5111"/>
+        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="5111"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="5111"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="5111"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="5111"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="5111"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tištěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="5111"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="5111"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="5111"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9715" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5341"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13886,3434 +13886,3434 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>republice“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1527" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6527"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="6527"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6527"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Environmentální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="6527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>senzitivita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6762"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6777"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6777"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Potřeba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="6777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontaktu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="6777"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="6777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="6777"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="6777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7012"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7026"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="7026"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Schopnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přímého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="7026"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontaktu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="7026"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="7026"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="7026"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7261"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7276"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7276"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Citlivost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="7276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="7276"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="7276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7511"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7525"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="7525"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Reflexe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="7525"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohledů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="7525"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="7525"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="7525"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="7525"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="7525"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="7525"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7525"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ujasňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="7525"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="7525"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="7525"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="7525"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="7525"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7761"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7775"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="7775"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vztah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="7775"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="7775"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="7775"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8010"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8025"/>
-[...16 lines deleted...]
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="8025"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Znalost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="8025"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krajiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="8025"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="8025"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedinečností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="8025"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="8025"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="8025"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interpretovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6777" w:y="8025"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6710" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="8025"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="8025"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="8025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvislostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8260"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8274"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="8274"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vědomí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sounáležitosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="8274"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="8274"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="8274"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="8274"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regionem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="8274"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="8274"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pocit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="8274"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovědnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="8274"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="8274"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8509"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8524"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="8524"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8524"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Porozumění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekologickým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="8524"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dějům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="8524"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="8524"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonitostem*</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8759"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8773"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="8773"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8773"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zájem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="8773"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pochopení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="8773"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="8773"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dějů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="8773"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="8773"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="8773"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoumání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9023"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="9023"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9023"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Schopnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="9023"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="9023"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="9023"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoumání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="9023"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="9023"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="9023"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="9023"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9258"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9273"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="9273"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9273"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Porozumění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="9273"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekologickým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="9273"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dějům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="9273"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="9273"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonitostem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9522"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="9522"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Porozumění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>významu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="9522"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="9522"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dějů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="9522"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="9522"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonitostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="9522"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="9522"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>život</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6451" w:y="9522"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>člověka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9757"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9772"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="9772"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9772"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Propojování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="9772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="9772"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="9772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="9772"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="9772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dějů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="9772"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="9772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="9772"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="9772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonitostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="9772"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="9772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="9772"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="9772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každodenním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="9772"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="9772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10021"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="10021"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Porozumění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="10021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="10021"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="10021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>problémům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="10021"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="10021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="10021"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="10021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfliktům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10257"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10271"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10271"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Schopnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="10271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>analýzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="10271"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="10271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="10271"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="10271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>problémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="10271"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="10271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="10271"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="10271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfliktů**</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10506"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10521"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10521"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Schopnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formulovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="10521"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10521"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>názor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="10521"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="10521"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>problém,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="10521"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posuzovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="10521"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variantní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="10521"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="10521"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="10521"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="10521"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="10521"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="10521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10756"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10770"/>
-[...16 lines deleted...]
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="10770"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10770"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Schopnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="10770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spolupráce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="10770"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="10770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="10770"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="10770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="10770"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="10770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="10770"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="10770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="10770"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="10770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="10770"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="10770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfliktů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11005"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1205" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="11020"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Připravenost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="11020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednat***</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11255"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11269"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="11269"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11269"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Znalost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="11269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="11269"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="11269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="11269"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="11269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="11269"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="11269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="11269"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="11269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11505"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11519"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11519"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11519"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Znalosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="11519"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="11519"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="11519"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="11519"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šetrné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="11519"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zacházení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="11519"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="11519"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="11519"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="11519"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="11519"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdroji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11769"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11769"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11769"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Znalosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="11769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="11769"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="11769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="11769"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="11769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="11769"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="11769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebitelské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="11769"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="11769"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12018"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12018"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12018"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Znalosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="12018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="12018"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="12018"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="12018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="12018"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="12018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="12018"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="12018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovlivňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="12018"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="12018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="12018"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="12018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12253"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1196" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12268"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="12268"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12268"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přesvědčení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="12268"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="12268"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlivu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="12268"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="12268"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předcházení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="12268"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="12268"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="12268"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>problémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="12268"/>
+        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="12268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životníhoprostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12503"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18589,51 +18589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20428,255 +20428,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5913"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5927"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="5927"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5927"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>probíhá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="5927"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="5927"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="5927"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="5927"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedeného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="5927"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="5927"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="5927"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="5927"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhovorem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="5927"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="5927"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10075" w:y="5927"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10008" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(ústní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6157"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21346,323 +21346,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7338"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="7338"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Téma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7338"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="7338"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="7338"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="7338"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="7338"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritériím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="7338"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7338"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="7338"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="7338"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="7338"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyžadováno,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="7338"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="7338"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="7338"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7338"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10176" w:y="7338"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10108" w:y="7338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7569"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22043,221 +22043,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8505"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8519"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8519"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8519"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8519"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svůj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="8519"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="8519"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="8519"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="8519"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="8519"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8519"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="8519"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="8519"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8749"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22400,459 +22400,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8999"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="8999"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8999"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prezentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="8999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="8999"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="8999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="8999"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="8999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="8999"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="8999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="8999"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="8999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="8999"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="8999"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9234"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9249"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="9249"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9249"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9249"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="9249"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="9249"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mohou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="9249"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="9249"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plněna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9249"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohromady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="9249"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Prezentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="9249"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="9249"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="9249"/>
+        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="9249"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="9249"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepřesáhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="9249"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="9249"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8606" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="9249"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22978,255 +22978,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9969"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9969"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9969"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="9969"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="9969"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="9969"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="9969"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="9969"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraveného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="9969"/>
+        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="9969"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="9969"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="9969"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="9969"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="9969"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23250,476 +23250,476 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10449"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="10449"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10449"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Účastníky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="10449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="10449"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="10449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="10449"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="10449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktickém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="10449"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="10449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="10449"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="10449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nahrazují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="10449"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="10449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>členové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="10449"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="10449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10684"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10698"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="10698"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10698"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="10698"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="10698"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="10698"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mohou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="10698"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="10698"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plněna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10698"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohromady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="10698"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Prezentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="10698"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="10698"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="10698"/>
+        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="10698"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="10698"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepřesáhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="10698"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="10698"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8606" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="10698"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="10698"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23845,238 +23845,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11404"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11418"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="11418"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11418"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Toto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="11418"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="11418"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="11418"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="11418"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="11418"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="11418"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="11418"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="11418"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="11418"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="11418"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24219,561 +24219,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12124"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12138"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="12138"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="12138"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="12138"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přinese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="12138"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>své</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="12138"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>profesní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="12138"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>portfolio,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="12138"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="12138"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="12138"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="12138"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="12138"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>probíhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="12138"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="12138"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="12138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12373"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12388"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="12388"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12388"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Možný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="12388"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>portfolia:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="12388"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seznamy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="12388"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přečtené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="12388"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>literatury,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="12388"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absolvovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="12388"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="12388"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seminářů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="12388"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8102" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="12388"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="12388"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10132" w:y="12388"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10065" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12618"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10238" w:y="12388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="12618"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="12618"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="12618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24916,272 +24916,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13324"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13338"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="13338"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13338"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="13338"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="13338"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přinese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="13338"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svůj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="13338"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="13338"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozvoje,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="13338"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="13338"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="13338"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="13338"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="13338"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>probíhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="13338"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="13338"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="13338"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25358,255 +25358,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14058"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="14058"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14058"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Písemně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="14058"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="14058"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="14058"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tištěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="14058"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="14058"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="14058"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="14058"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="14058"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="14058"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="14058"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10118" w:y="14058"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10046" w:y="14058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25760,51 +25760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26543,51 +26543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -26602,51 +26602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -26843,51 +26843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27059,51 +27059,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•počítač</w:t>
+        <w:t>počítač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27118,51 +27118,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dataprojektor, popř. jiný hardware umožňující promítání prezentace před komisí</w:t>
+        <w:t>dataprojektor, popř. jiný hardware umožňující promítání prezentace před komisí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27177,51 +27177,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•tabule nebo flipchart </w:t>
+        <w:t xml:space="preserve">tabule nebo flipchart </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27236,51 +27236,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•křídy či fixy </w:t>
+        <w:t xml:space="preserve">křídy či fixy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27295,51 +27295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná zkušební místnost</w:t>
+        <w:t>vhodná zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -27702,51 +27702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28331,84 +28331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník environmentální výchovy, 11.9.2026 19:17:35</w:t>
+        <w:t>Pracovník environmentální výchovy, 27.10.2026 4:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="468705D6"/>
+    <w:nsid w:val="004BD9AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28494,51 +28494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B6FBEAE"/>
+    <w:nsid w:val="5A266045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28624,51 +28624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="545F79B7"/>
+    <w:nsid w:val="215C8A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>