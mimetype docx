--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8A1E8C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8A1E8C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8A1E8C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58F98D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58F98D76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58F98D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník, 13.9.2026 18:01:13</w:t>
+        <w:t>Sadovník, 29.10.2026 0:51:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2217,51 +2217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník, 13.9.2026 18:01:13</w:t>
+        <w:t>Sadovník, 29.10.2026 0:51:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3236,51 +3236,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník, 13.9.2026 18:01:13</w:t>
+        <w:t>Sadovník, 29.10.2026 0:51:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4946,51 +4946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník, 13.9.2026 18:01:13</w:t>
+        <w:t>Sadovník, 29.10.2026 0:51:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10358" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5935,51 +5935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10358" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6176,51 +6176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník, 13.9.2026 18:01:13</w:t>
+        <w:t>Sadovník, 29.10.2026 0:51:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovídající vybavení provozovny příslušnou zahradnickou mechanizací - dvounápravový traktor případně malotraktor s přípojným kultivačním nářadím, jednonápravové rotační kypřiče, sekačky, vertikutátor, fukar pro vyfoukávání listí, zahradnickým ručním nářadím - rýče, tzv. švédské hrábě pro vyhrabání ploch, hrábě, motyky, kolečka, ruční válec, sázecí lopatky, kolíky a motouz, pásmo, metr, výtyčky, kladivo, úvazky, nůžky, pákové nůžky, nůžky pro řez živých plotů, plotostřih, ruční zádový postřikovač</w:t>
+        <w:t>Odpovídající vybavení provozovny příslušnou zahradnickou mechanizací - dvounápravový traktor případně malotraktor s přípojným kultivačním nářadím, jednonápravové rotační kypřiče, sekačky, vertikutátor, fukar pro vyfoukávání listí, zahradnickým ručním nářadím - rýče, tzv. švédské hrábě pro vyhrabání ploch, hrábě, motyky, kolečka, ruční válec, sázecí lopatky, kolíky a motouz, pásmo, metr, výtyčky, kladivo, úvazky, nůžky, pákové nůžky, nůžky pro řez živých plotů, plotostřih, ruční zádový postřikovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5054" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6451,51 +6451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení technologickými stavbami - sklad materiálu včetně chemických přípravků, plochy pro výsadbu rostlin a založení trávníku, travnaté plochy pro ošetřování, park nebo parkovou úpravu s výskytem vzrostlých stromů, keřů, záhony květin, travní osivo nebo předpěstovaný travnatý koberec, školkařsky založenou kulturu ovocných nebo okrasných dřevin pro kultivační práce, předpěstovaná sadba květin, školkařský materiál pro výsadbu dřevin</w:t>
+        <w:t>Vybavení technologickými stavbami - sklad materiálu včetně chemických přípravků, plochy pro výsadbu rostlin a založení trávníku, travnaté plochy pro ošetřování, park nebo parkovou úpravu s výskytem vzrostlých stromů, keřů, záhony květin, travní osivo nebo předpěstovaný travnatý koberec, školkařsky založenou kulturu ovocných nebo okrasných dřevin pro kultivační práce, předpěstovaná sadba květin, školkařský materiál pro výsadbu dřevin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5054" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6510,51 +6510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sadovnický projekt parku nebo jeho části o ploše minimálně 1 ha</w:t>
+        <w:t>Sadovnický projekt parku nebo jeho části o ploše minimálně 1 ha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5054" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6569,51 +6569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovídající sortiment květin používaných pro venkovní výsadby, stromy a keře příslušného stáří nebo rozpěstovanosti, případně rostlin a výpěstků skladovaných či zakoupených. Jedná se o rostlinný materiál pro ošetřování a poznávání rostlin</w:t>
+        <w:t>Odpovídající sortiment květin používaných pro venkovní výsadby, stromy a keře příslušného stáří nebo rozpěstovanosti, případně rostlin a výpěstků skladovaných či zakoupených. Jedná se o rostlinný materiál pro ošetřování a poznávání rostlin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5054" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6628,51 +6628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Předpoklady pro plnění požadavků BOZP</w:t>
+        <w:t>Předpoklady pro plnění požadavků BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5054" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6923,51 +6923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. Termín vykonání zkoušky je závislý na průběhu vegetačního období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník, 13.9.2026 18:01:13</w:t>
+        <w:t>Sadovník, 29.10.2026 0:51:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7608,84 +7608,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sadovník, 13.9.2026 18:01:13</w:t>
+        <w:t>Sadovník, 29.10.2026 0:51:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="058D70AF"/>
+    <w:nsid w:val="46799AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7771,51 +7771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A77C43C"/>
+    <w:nsid w:val="671FFD91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7901,51 +7901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69AFE536"/>
+    <w:nsid w:val="564022F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>